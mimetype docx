--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -340,1233 +340,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01337513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of a false electric dipole moment signal from $^{199}$Hg atoms exposed to an inhomogeneous magnetic field</w:t>
+                <w:t xml:space="preserve">Gravitational depolarization of ultracold neutrons : Comparison with data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. J. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2015-60207-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.052008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.052008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01140188v1</w:t>
+                <w:t xml:space="preserve">in2p3-01169555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised experimental upper limit on the electric dipole moment of the neutron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly stable atomic vector magnetometer based on free spin precession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.092003⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (17), pp.22108-22115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.022108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01199753v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01213941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly stable atomic vector magnetometer based on free spin precession</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A revised experimental upper limit on the electric dipole moment of the neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Pendlebury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (17), pp.22108-22115. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.092003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.022108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.092003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01213941v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01199753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational depolarization of ultracold neutrons : Comparison with data</w:t>
+                <w:t xml:space="preserve">Constraining interactions mediated by axion-like particles with ultracold neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.052008⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 745, pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01169555v1</w:t>
+                <w:t xml:space="preserve">in2p3-01158512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining interactions mediated by axion-like particles with ultracold neutrons</w:t>
+                <w:t xml:space="preserve">Observation of gravitationally induced vertical striation of polarized ultracold neutrons by spin-echo spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 745, pp.58-63. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.162502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.162502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01158512v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01159876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of gravitationally induced vertical striation of polarized ultracold neutrons by spin-echo spectroscopy</w:t>
+                <w:t xml:space="preserve">A device for simultaneous spin analysis of ultracold neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.162502. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.162502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15143-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01159876v1</w:t>
+                <w:t xml:space="preserve">in2p3-01120938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device for simultaneous spin analysis of ultracold neutrons</w:t>
+                <w:t xml:space="preserve">Measurement of a false electric dipole moment signal from $^{199}$Hg atoms exposed to an inhomogeneous magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.143. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15143-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2015-60207-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01120938v1</w:t>
+                <w:t xml:space="preserve">in2p3-01140188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the neutron to 199Hg magnetic moment ratio</w:t>
+                <w:t xml:space="preserve">Dynamic stabilization of the magnetic field surrounding the neutron electric dipole moment spectrometer at the Paul Scherrer Institute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Baker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Bodek</w:t>
+                <w:t xml:space="preserve">F. Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 739, pp.128-132. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.084510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4894158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01079065v1</w:t>
+                <w:t xml:space="preserve">in2p3-01062292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stabilization of the magnetic field surrounding the neutron electric dipole moment spectrometer at the Paul Scherrer Institute</w:t>
+                <w:t xml:space="preserve">A measurement of the neutron to 199Hg magnetic moment ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116, pp.084510. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 739, pp.128-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4894158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01062292v1</w:t>
+                <w:t xml:space="preserve">in2p3-01079065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron shakeoff following the Β+ decay of trapped 35Ar+ ions</w:t>
               </w:r>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on Lorentz invariance violation from the neutron electric dipole moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron to mirror-neutron oscillations in the presence of mirror magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of Lorentz invariance with spin precession of ultracold neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,295 +2752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00136423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental limit on neutron-mirror-neutron oscillations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse beam spin asymmetries in forward-angle elastic electron-proton scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefort</w:t>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Asaturyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Naviliat-Cuncic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Bodek</w:t>
+                <w:t xml:space="preserve">T. Averett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kistryn</w:t>
+                <w:t xml:space="preserve">S.L. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99, pp.161603. </w:t>
+              <w:t xml:space="preserve">, 2007, 99, pp.092301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.161603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.092301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00164661v1</w:t>
+                <w:t xml:space="preserve">in2p3-00147801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse beam spin asymmetries in forward-angle elastic electron-proton scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct experimental limit on neutron-mirror-neutron oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Armstrong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Asaturyan</w:t>
+                <w:t xml:space="preserve">T. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Averett</w:t>
+                <w:t xml:space="preserve">O. Naviliat-Cuncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Bailey</w:t>
+                <w:t xml:space="preserve">S. Kistryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99, pp.092301. </w:t>
+              <w:t xml:space="preserve">, 2007, 99, pp.161603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.092301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.161603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00147801v1</w:t>
+                <w:t xml:space="preserve">in2p3-00164661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of specularly-reflecting mirrors for GRANIT</w:t>
               </w:r>
@@ -3166,1548 +3166,1548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00153118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the 3He(e,e'p)pn reaction at high missing energies and momenta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Bertozzi</w:t>
+                <w:t xml:space="preserve">Strange-quark contributions to parity-violating asymmetries in the forward G0 electron-proton scattering experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Asaturyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Averett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 94, pp.082305-1-082305-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.082305⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 95, 092001 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.092001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023867v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strange-quark contributions to parity-violating asymmetries in the forward G0 electron-proton scattering experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.L. Bailey</w:t>
+                <w:t xml:space="preserve">Ultracold quantum dynamics: spin-polarized K + K_2 collisions with three identical bosons or fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.0327722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024291v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold quantum dynamics: spin-polarized K + K_2 collisions with three identical bosons or fermions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Quéméner</w:t>
+                <w:t xml:space="preserve">Quasielastic $^{3}He(e,e'p)^{2}H$ reaction at Q2=1.5 GeV2 for recoil momenta up to 1 GeV/c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Rvachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">E. Penel-Nottaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soldan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. E. Potter</w:t>
+                <w:t xml:space="preserve">W. Bertozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, 192302 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.192302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136010v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasielastic $^{3}He(e,e'p)^{2}H$ reaction at Q2=1.5 GeV2 for recoil momenta up to 1 GeV/c</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Proton elastic form factor ratios to $Q^2$=3.5 GeV$^2$ by polarization transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Punjabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Perdrisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Bertozzi</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.192302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, 055202 (27 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.055202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024164v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton elastic form factor ratios to $Q^2$=3.5 GeV$^2$ by polarization transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Measurement of the 3He(e,e'p)pn reaction at high missing energies and momenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Rvachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Penel-Nottaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Berthot</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bertozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71, 055202 (27 p.). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.082305-1-082305-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.055202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.082305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024165v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of the quasielastic $^{16}O$(e,e'p) reaction at $Q^2$ $\approx$ 0.8 (GeV/c)$^2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Averett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.G. Fissum</w:t>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Liang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Auerbach</w:t>
+                <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70, pp.034606-1-034606-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.70.034606⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 69, 065501 (35 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023372v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity violating electron deuteron scattering and the proton's neutral weak axial vector form-factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.H. Beck</w:t>
+                <w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2$ = 0.92 and 1.76 Gev$^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laveissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Todor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaminion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.102003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.102003⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 93, 122001 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021594v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward electroproduction of $\pi^0$ mesons on protons in the region of nucleon resonances at four momentum transfer squared $Q^2 = 1.0 GeV^2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Todor</w:t>
+                <w:t xml:space="preserve">Basic instrumentation for Hall A at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alcorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R.M. Annand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auerbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.045203⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 522, pp.294-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.11.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021593v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">The dynamics of the quasielastic $^{16}O$(e,e'p) reaction at $Q^2$ $\approx$ 0.8 (GeV/c)$^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.G. Fissum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Burtin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auerbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69, 065501 (35 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 70, pp.034606-1-034606-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.70.034606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024498v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2$ = 0.92 and 1.76 Gev$^2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jutier</w:t>
+                <w:t xml:space="preserve">Parity violating electron deuteron scattering and the proton's neutral weak axial vector form-factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Averett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barkhuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93, 122001 (5 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.122001⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.102003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021750v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic instrumentation for Hall A at Jefferson Lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Auerbach</w:t>
+                <w:t xml:space="preserve">Backward electroproduction of $\pi^0$ mesons on protons in the region of nucleon resonances at four momentum transfer squared $Q^2 = 1.0 GeV^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laveissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaminion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Todor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 522, pp.294-346. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.045203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.11.415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021745v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $G_{Ep}/G_{Mp}$ in $\vec{e}p\rightarrow e\vec{p}$ to $Q^2 = 5.6 GeV^2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bertozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bimbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4771,103 +4771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measurement of parity violation in elastic electron-proton scattering and implications for strange form factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Averett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 509, pp.211-216</w:t>
@@ -4909,90 +4909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the $^{16}$O(e,e'p) cross section at high missing energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Liyanage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auerbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.5670-5674. </w:t>
@@ -5024,748 +5024,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$G_{E_p}/G_{M_p}$ ratio by polarization transfer in $\vec{e}p\rightarrow e\vec{p}$</w:t>
+                <w:t xml:space="preserve">Field mapping of the Hall A high-resolution spectrometers of the Thomas Jefferson National Accelerator Facility (Jefferson Lab)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Jones</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Berthot</w:t>
+                <w:t xml:space="preserve">P. Vernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Bertin</w:t>
+                <w:t xml:space="preserve">J. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Lerose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 449, pp.505-527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009685v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field mapping of the Hall A high-resolution spectrometers of the Thomas Jefferson National Accelerator Facility (Jefferson Lab)</w:t>
+                <w:t xml:space="preserve">The first determination of Generalized Polarizabilities of the proton by a Virtual Compton Scattering experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernin</w:t>
+                <w:t xml:space="preserve">J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Bars</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Quéméner</w:t>
+                <w:t xml:space="preserve">J.M. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Lerose</w:t>
+                <w:t xml:space="preserve">D. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 449, pp.505-527</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.708-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006472v1</w:t>
+                <w:t xml:space="preserve">hal-00016287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first determination of Generalized Polarizabilities of the proton by a Virtual Compton Scattering experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical relativistic effects in quasielastic 1p-shell proton knockout from $^{16}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lhuillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Baumann</w:t>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 85, pp.708-711</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 84, pp.3265-3269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.3265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016287v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical relativistic effects in quasielastic 1p-shell proton knockout from $^{16}$O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization transfer in the ${16}O$ ($\vec{e},e'\vec{p}$) $^{15}$N reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gao</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">K. Wijesooriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Brash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 84, pp.3265-3269. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.057302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.3265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.62.057302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005139v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization transfer in the ${16}O$ ($\vec{e},e'\vec{p}$) $^{15}$N reaction.</w:t>
+                <w:t xml:space="preserve">$G_{E_p}/G_{M_p}$ ratio by polarization transfer in $\vec{e}p\rightarrow e\vec{p}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Malov</w:t>
+                <w:t xml:space="preserve">M.K. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wijesooriya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E.J. Brash</w:t>
+                <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 62, pp.057302. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84, pp.1398-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.62.057302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.1398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006477v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the neutral weak form-factors of the proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Calarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5820,90 +5820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the deuteron elastic structure function $A(Q^2)$ for $0.7\leq Q^2\leq 6.0$ (GeV/c)$^2$ at Jefferson Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auerbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82, pp.1374-1378. </w:t>
@@ -6472,230 +6472,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00968178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $^6$Li charge state distributions following the $^6$He$^+$ beta decay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the neutron electric dipole moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nuclear Science and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Samarkand, Uzbekistan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00753591v1</w:t>
+                <w:t xml:space="preserve">in2p3-01258433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the neutron electric dipole moment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of the $^6$Li charge state distributions following the $^6$He$^+$ beta decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Science and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belfast, Ireland. pp.152013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/15/152013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01258433v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00753591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests of Lorentz invariance using a spectrometer dedicated to the neutron electric dipole moment (nEDM) search</w:t>
               </w:r>
@@ -6720,51 +6720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Naviliat-Cuncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Piegsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6809,310 +6809,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00582434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for the neutron electric dipole moment at the Paul Scherrer Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.A. Baker</w:t>
+                <w:t xml:space="preserve">An improved search for the neutron electric dipole moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on the Physics of fundamental Symmetries and Interactions - PSI2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meeting of the Division of Particles and Fields of the American Physical Society (DPF-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Providence, United States. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00642009v1</w:t>
+                <w:t xml:space="preserve">in2p3-00632177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved search for the neutron electric dipole moment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The search for the neutron electric dipole moment at the Paul Scherrer Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Lemière</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Division of Particles and Fields of the American Physical Society (DPF-2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on the Physics of fundamental Symmetries and Interactions - PSI2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Villigen, Switzerland. pp.159-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2011.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00632177v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00642009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved measurement of the electric dipole moment of the neutron</w:t>
+                <w:t xml:space="preserve">Testing isotropy of the universe using the Ramsey resonance technique on ultracold neutron spins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
@@ -7126,318 +7126,318 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Burghoff</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Symmetries in Subatomic Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.47c-52c, </w:t>
+              <w:t xml:space="preserve">8th international workshop on Polarised Neutrons in Condensed Matter Investigations (PNCMI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Delft, Netherlands. pp.2365-2369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2010.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2010.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00596895v1</w:t>
+                <w:t xml:space="preserve">in2p3-00523395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing isotropy of the universe using the Ramsey resonance technique on ultracold neutron spins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the neutron electric dipole moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international workshop on Polarised Neutrons in Condensed Matter Investigations (PNCMI 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop g-2/EDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00523395v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01258442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the neutron electric dipole moment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An improved measurement of the electric dipole moment of the neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Altarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop g-2/EDM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Symmetries in Subatomic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.47c-52c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2010.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01258442v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00596895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new measurement of the neutron electric dipole moment</w:t>
               </w:r>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Particle Physics with Slow Neutrons,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.133-136, </w:t>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Particle Physics with Slow Neutrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Grenoble, France. pp.141-143, </w:t>
@@ -8201,103 +8201,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first dedicated Virtual Compton Scattering experiment at MAMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on particles and nuclei. 15 PANIC'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Uppsala, Sweden. pp.389c-392c</w:t>
@@ -8339,77 +8339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first Virtual Compton Scattering experiment at MAMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8503,51 +8503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.M. Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School of Nuclear Physics, 21st Course: Electromagnetic Probes and The Structure of Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Erice, Italy. pp.371-389</w:t>
@@ -8570,596 +8570,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Compton Scattering under $\pi^0$ threshold at $Q^2$ = 0.33 GeV$^2$. Preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real and virtual Compton scattering (experiments)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">D. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.547c-551c</w:t>
+              <w:t xml:space="preserve">Joint ECT* / TJNAF Workshop on N* Physics and Nonperturbative QCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Trento, Italy. pp.316-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003136v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real and Virtual Compton Scattering and polarizabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Virtual compton scattering at MAMI $\gamma^* p \rightarrow \gamma' p'$.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure of Baryons 8 Baryons'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Bonn, Germany. pp.1-14</w:t>
+              <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Autrans, France. pp.523-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012097v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual compton scattering at MAMI $\gamma^* p \rightarrow \gamma' p'$.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Virtual Compton Scattering under $\pi^0$ threshold at $Q^2$ = 0.33 GeV$^2$. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Autrans, France. pp.523-526</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.547c-551c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003961v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real and virtual Compton scattering (experiments)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Real and Virtual Compton Scattering and polarizabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ECT* / TJNAF Workshop on N* Physics and Nonperturbative QCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Trento, Italy. pp.316-326</w:t>
+              <w:t xml:space="preserve">Structure of Baryons 8 Baryons'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Bonn, Germany. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005283v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the proton electromagnetic form factors via the spin transfer reaction $^1$H($\vec e$,e'$\vec p$)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Perdrisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Punjabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.543c-546c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9197,77 +9197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Compton Scattering on the nucleon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. d'Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9309,90 +9309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Compton scattering at MAMI $\gamma^*p \rightarrow \gamma^'p'$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9428,277 +9428,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental aspects of Virtual Compton Scattering at MAMI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo simulation of Virtual Compton Scattering at MAMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Hoorebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Compton Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1996, Clermont-Ferrand, France. pp.14-22</w:t>
+              <w:t xml:space="preserve">, Jun 1996, Clermont-Ferrand, France. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014727v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of Virtual Compton Scattering at MAMI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Experimental aspects of Virtual Compton Scattering at MAMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Breton</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Compton Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1996, Clermont-Ferrand, France. pp.29-41</w:t>
+              <w:t xml:space="preserve">, Jun 1996, Clermont-Ferrand, France. pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014729v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie magnetique a CEBAF diffusion Compton virtuelle</w:t>
               </w:r>
@@ -10547,51 +10547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBE3A6D3"/>
+    <w:nsid w:val="426B6678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10778,51 +10778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chowdhuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geltenbort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16326-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60207-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pendlebury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Ayres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.092003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.022108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.052008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.04.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.162502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15143-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Baker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868612v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fabian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.041403" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Androic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asaturyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Averett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Boeglin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrozewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aniol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrington" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.262501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Altarev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/51001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.032003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.081602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naviliat-Cuncic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kistryn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.161603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bailey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.092301" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Protasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JNVGPL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmokhtar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rvachev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penel-Nottaris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.092001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.192302" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Punjabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Perdrisat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Baker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.055202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Fissum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.034606" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Ito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkhuff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Beck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.102003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Brash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liyanage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5670" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Jones" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1398" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bars" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lerose" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.3265" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wijesooriya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.057302" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alexa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arundell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Velten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1192-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1198-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00968178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussa&#239;d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/15/152013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kirch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lauss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Piegsa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814327688_0037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnabel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.05.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WS6MHLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.09.044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12R6J1MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Kistryn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzniak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zejma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KD4RW4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebreyend" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buczkowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00182832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henneck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heule" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-007-9522-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87HRD566-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fierlinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024187v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG5GQ4XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Hose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.M. Guichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003136v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012097v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005283v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022891v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014727v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Hoorebeke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chowdhuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geltenbort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16326-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Ayres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Baker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.052008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.022108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pendlebury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.092003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.04.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.162502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15143-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60207-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Baker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868612v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fabian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.041403" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Androic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asaturyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Averett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Boeglin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrozewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aniol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrington" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.262501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Altarev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/51001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.032003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.081602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bailey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.092301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naviliat-Cuncic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kistryn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.161603" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Protasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JNVGPL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.092001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rvachev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmokhtar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penel-Nottaris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.192302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Punjabi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Perdrisat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Baker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.055202" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Fissum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.034606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Ito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkhuff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Beck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.102003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Brash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liyanage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5670" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lerose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.3265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wijesooriya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.057302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alexa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arundell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Velten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1192-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1198-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00968178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussa&#239;d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/15/152013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kirch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lauss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Piegsa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814327688_0037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnabel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.09.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.05.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WS6MHLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12R6J1MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Kistryn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzniak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zejma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KD4RW4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebreyend" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buczkowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00182832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henneck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heule" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-007-9522-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87HRD566-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fierlinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024187v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG5GQ4XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Hose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.M. Guichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003136v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022891v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014729v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Hoorebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>