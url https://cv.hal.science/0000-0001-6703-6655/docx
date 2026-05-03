--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -340,177 +340,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01337513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational depolarization of ultracold neutrons : Comparison with data</w:t>
+                <w:t xml:space="preserve">Constraining interactions mediated by axion-like particles with ultracold neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J. Ayres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Bison</w:t>
+                <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.052008⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 745, pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01169555v1</w:t>
+                <w:t xml:space="preserve">in2p3-01158512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly stable atomic vector magnetometer based on free spin precession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -559,387 +559,387 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (17), pp.22108-22115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.23.022108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01213941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revised experimental upper limit on the electric dipole moment of the neutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Pendlebury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Afach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Pendlebury</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. J. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.092003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.092003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01199753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining interactions mediated by axion-like particles with ultracold neutrons</w:t>
+                <w:t xml:space="preserve">Gravitational depolarization of ultracold neutrons : Comparison with data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 745, pp.58-63. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.052008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.052008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01158512v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01169555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of gravitationally induced vertical striation of polarized ultracold neutrons by spin-echo spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,51 +1163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a false electric dipole moment signal from $^{199}$Hg atoms exposed to an inhomogeneous magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on Lorentz invariance violation from the neutron electric dipole moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of Lorentz invariance with spin precession of ultracold neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,295 +3827,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Burtin</w:t>
+                <w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2$ = 0.92 and 1.76 Gev$^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laveissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Todor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaminion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, 122001 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024498v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2$ = 0.92 and 1.76 Gev$^2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jutier</w:t>
+                <w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Averett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93, 122001 (5 p.). </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, 065501 (35 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.122001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021750v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic instrumentation for Hall A at Jefferson Lab</w:t>
               </w:r>
@@ -4363,295 +4363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity violating electron deuteron scattering and the proton's neutral weak axial vector form-factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.H. Beck</w:t>
+                <w:t xml:space="preserve">Backward electroproduction of $\pi^0$ mesons on protons in the region of nucleon resonances at four momentum transfer squared $Q^2 = 1.0 GeV^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laveissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaminion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Todor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.102003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021594v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward electroproduction of $\pi^0$ mesons on protons in the region of nucleon resonances at four momentum transfer squared $Q^2 = 1.0 GeV^2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Todor</w:t>
+                <w:t xml:space="preserve">Parity violating electron deuteron scattering and the proton's neutral weak axial vector form-factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Averett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barkhuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69, pp.045203. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.102003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.045203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021593v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $G_{Ep}/G_{Mp}$ in $\vec{e}p\rightarrow e\vec{p}$ to $Q^2 = 5.6 GeV^2$</w:t>
               </w:r>
@@ -4810,64 +4810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Averett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 509, pp.211-216</w:t>
@@ -5708,64 +5708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Calarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6472,230 +6472,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00968178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the neutron electric dipole moment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of the $^6$Li charge state distributions following the $^6$He$^+$ beta decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Science and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belfast, Ireland. pp.152013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/15/152013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01258433v1</w:t>
+                <w:t xml:space="preserve">in2p3-00753591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $^6$Li charge state distributions following the $^6$He$^+$ beta decay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the neutron electric dipole moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nuclear Science and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Samarkand, Uzbekistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/15/152013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00753591v1</w:t>
+                <w:t xml:space="preserve">in2p3-01258433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests of Lorentz invariance using a spectrometer dedicated to the neutron electric dipole moment (nEDM) search</w:t>
               </w:r>
@@ -6815,51 +6815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved search for the neutron electric dipole moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Symmetries in Subatomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.47c-52c, </w:t>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Particle Physics with Slow Neutrons,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.133-136, </w:t>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Particle Physics with Slow Neutrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Grenoble, France. pp.141-143, </w:t>
@@ -8570,152 +8570,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real and virtual Compton scattering (experiments)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the proton electromagnetic form factors via the spin transfer reaction $^1$H($\vec e$,e'$\vec p$)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Perdrisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Punjabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ECT* / TJNAF Workshop on N* Physics and Nonperturbative QCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Trento, Italy. pp.316-326</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.543c-546c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005283v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual compton scattering at MAMI $\gamma^* p \rightarrow \gamma' p'$.</w:t>
               </w:r>
@@ -9070,135 +9053,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the proton electromagnetic form factors via the spin transfer reaction $^1$H($\vec e$,e'$\vec p$)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real and virtual Compton scattering (experiments)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.543c-546c</w:t>
+              <w:t xml:space="preserve">Joint ECT* / TJNAF Workshop on N* Physics and Nonperturbative QCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Trento, Italy. pp.316-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003132v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Compton Scattering on the nucleon.</w:t>
               </w:r>
@@ -10547,51 +10547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="426B6678"/>
+    <w:nsid w:val="4E6853F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10778,51 +10778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chowdhuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geltenbort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16326-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Ayres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Baker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.052008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.022108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pendlebury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.092003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.04.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.162502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15143-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60207-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Baker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868612v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fabian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.041403" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Androic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asaturyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Averett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Boeglin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrozewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aniol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrington" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.262501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Altarev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/51001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.032003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.081602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bailey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.092301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naviliat-Cuncic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kistryn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.161603" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Protasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JNVGPL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.092001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rvachev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmokhtar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penel-Nottaris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.192302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Punjabi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Perdrisat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Baker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.055202" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Fissum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.034606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Ito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkhuff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Beck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.102003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Brash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liyanage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5670" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lerose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.3265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wijesooriya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.057302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alexa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arundell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Velten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1192-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1198-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00968178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussa&#239;d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/15/152013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kirch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lauss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Piegsa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814327688_0037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnabel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.09.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.05.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WS6MHLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12R6J1MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Kistryn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzniak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zejma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KD4RW4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebreyend" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buczkowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00182832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henneck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heule" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-007-9522-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87HRD566-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fierlinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024187v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG5GQ4XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Hose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.M. Guichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003136v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022891v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014729v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Hoorebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chowdhuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geltenbort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16326-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.04.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.022108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pendlebury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Ayres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Baker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.092003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.052008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.162502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15143-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60207-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Baker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868612v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fabian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.041403" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Androic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asaturyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Averett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Boeglin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrozewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aniol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrington" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.262501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Altarev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/51001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.032003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.081602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bailey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.092301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naviliat-Cuncic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kistryn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.161603" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Protasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JNVGPL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.092001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rvachev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmokhtar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penel-Nottaris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.192302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Punjabi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Perdrisat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Baker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.055202" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Fissum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.034606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Ito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkhuff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Beck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.102003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Brash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liyanage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5670" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lerose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.3265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wijesooriya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.057302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alexa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arundell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Velten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1192-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1198-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00968178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussa&#239;d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/15/152013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kirch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lauss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Piegsa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814327688_0037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnabel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.09.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.05.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WS6MHLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12R6J1MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Kistryn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzniak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zejma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KD4RW4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebreyend" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buczkowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00182832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henneck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heule" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-007-9522-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87HRD566-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fierlinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024187v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG5GQ4XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Hose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.M. Guichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003136v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022891v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014729v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Hoorebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>