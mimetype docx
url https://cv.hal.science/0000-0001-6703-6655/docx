--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -340,191 +340,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01337513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining interactions mediated by axion-like particles with ultracold neutrons</w:t>
+                <w:t xml:space="preserve">A revised experimental upper limit on the electric dipole moment of the neutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. M. Pendlebury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.04.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.092003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.092003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01158512v1</w:t>
+                <w:t xml:space="preserve">in2p3-01199753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly stable atomic vector magnetometer based on free spin precession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -559,387 +559,387 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (17), pp.22108-22115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.23.022108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01213941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised experimental upper limit on the electric dipole moment of the neutron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gravitational depolarization of ultracold neutrons : Comparison with data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.092003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.092003⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92, pp.052008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.052008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01199753v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01169555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational depolarization of ultracold neutrons : Comparison with data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constraining interactions mediated by axion-like particles with ultracold neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.052008. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 745, pp.58-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.052008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01169555v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of gravitationally induced vertical striation of polarized ultracold neutrons by spin-echo spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1016,51 +1016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A device for simultaneous spin analysis of ultracold neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1150,64 +1150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a false electric dipole moment signal from $^{199}$Hg atoms exposed to an inhomogeneous magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,295 +1278,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01140188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stabilization of the magnetic field surrounding the neutron electric dipole moment spectrometer at the Paul Scherrer Institute</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A measurement of the neutron to 199Hg magnetic moment ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116, pp.084510. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 739, pp.128-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4894158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01062292v1</w:t>
+                <w:t xml:space="preserve">in2p3-01079065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the neutron to 199Hg magnetic moment ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic stabilization of the magnetic field surrounding the neutron electric dipole moment spectrometer at the Paul Scherrer Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Baker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Bodek</w:t>
+                <w:t xml:space="preserve">F. Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 739, pp.128-132. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.084510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4894158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01079065v1</w:t>
+                <w:t xml:space="preserve">in2p3-01062292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron shakeoff following the Β+ decay of trapped 35Ar+ ions</w:t>
               </w:r>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on Lorentz invariance violation from the neutron electric dipole moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron to mirror-neutron oscillations in the presence of mirror magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of Lorentz invariance with spin precession of ultracold neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Altarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,295 +2752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00136423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse beam spin asymmetries in forward-angle elastic electron-proton scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct experimental limit on neutron-mirror-neutron oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Armstrong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Asaturyan</w:t>
+                <w:t xml:space="preserve">T. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Averett</w:t>
+                <w:t xml:space="preserve">O. Naviliat-Cuncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Bailey</w:t>
+                <w:t xml:space="preserve">S. Kistryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99, pp.092301. </w:t>
+              <w:t xml:space="preserve">, 2007, 99, pp.161603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.092301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.161603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00147801v1</w:t>
+                <w:t xml:space="preserve">in2p3-00164661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental limit on neutron-mirror-neutron oscillations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse beam spin asymmetries in forward-angle elastic electron-proton scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefort</w:t>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Asaturyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Naviliat-Cuncic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Bodek</w:t>
+                <w:t xml:space="preserve">T. Averett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kistryn</w:t>
+                <w:t xml:space="preserve">S.L. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99, pp.161603. </w:t>
+              <w:t xml:space="preserve">, 2007, 99, pp.092301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.161603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.092301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00164661v1</w:t>
+                <w:t xml:space="preserve">in2p3-00147801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of specularly-reflecting mirrors for GRANIT</w:t>
               </w:r>
@@ -3172,103 +3172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strange-quark contributions to parity-violating asymmetries in the forward G0 electron-proton scattering experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Asaturyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Averett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, 092001 (5 p.). </w:t>
@@ -3827,295 +3827,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2$ = 0.92 and 1.76 Gev$^2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jutier</w:t>
+                <w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Averett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.122001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, 065501 (35 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021750v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Burtin</w:t>
+                <w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2$ = 0.92 and 1.76 Gev$^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laveissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Todor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaminion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69, 065501 (35 p.). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, 122001 (5 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024498v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic instrumentation for Hall A at Jefferson Lab</w:t>
               </w:r>
@@ -4516,51 +4516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity violating electron deuteron scattering and the proton's neutral weak axial vector form-factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Averett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barkhuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,90 +4784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measurement of parity violation in elastic electron-proton scattering and implications for strange form factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Averett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 509, pp.211-216</w:t>
@@ -5695,77 +5695,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the neutral weak form-factors of the proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Aniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Calarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6720,51 +6720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Naviliat-Cuncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Piegsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6815,90 +6815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved search for the neutron electric dipole moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6940,90 +6940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The search for the neutron electric dipole moment at the Paul Scherrer Institute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chowdhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Symmetries in Subatomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.47c-52c, </w:t>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Particle Physics with Slow Neutrons,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.133-136, </w:t>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Particle Physics with Slow Neutrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Grenoble, France. pp.141-143, </w:t>
@@ -8570,296 +8570,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the proton electromagnetic form factors via the spin transfer reaction $^1$H($\vec e$,e'$\vec p$)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virtual Compton Scattering under $\pi^0$ threshold at $Q^2$ = 0.33 GeV$^2$. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.543c-546c</w:t>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.547c-551c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003132v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual compton scattering at MAMI $\gamma^* p \rightarrow \gamma' p'$.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kerhoas</w:t>
+                <w:t xml:space="preserve">Real and Virtual Compton Scattering and polarizabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Autrans, France. pp.523-526</w:t>
+              <w:t xml:space="preserve">Structure of Baryons 8 Baryons'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Bonn, Germany. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003961v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Compton Scattering under $\pi^0$ threshold at $Q^2$ = 0.33 GeV$^2$. Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Roche</w:t>
+                <w:t xml:space="preserve">Virtual compton scattering at MAMI $\gamma^* p \rightarrow \gamma' p'$.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8882,323 +8899,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.547c-551c</w:t>
+              <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Autrans, France. pp.523-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003136v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real and Virtual Compton Scattering and polarizabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real and virtual Compton scattering (experiments)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure of Baryons 8 Baryons'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Bonn, Germany. pp.1-14</w:t>
+              <w:t xml:space="preserve">Joint ECT* / TJNAF Workshop on N* Physics and Nonperturbative QCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Trento, Italy. pp.316-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012097v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real and virtual Compton scattering (experiments)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the proton electromagnetic form factors via the spin transfer reaction $^1$H($\vec e$,e'$\vec p$)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Perdrisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Punjabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ECT* / TJNAF Workshop on N* Physics and Nonperturbative QCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Trento, Italy. pp.316-326</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.543c-546c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005283v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Compton Scattering on the nucleon.</w:t>
               </w:r>
@@ -10547,51 +10547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E6853F4"/>
+    <w:nsid w:val="04DD570B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10778,51 +10778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chowdhuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geltenbort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16326-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.04.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.022108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pendlebury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Ayres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Baker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.092003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.052008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.162502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15143-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60207-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Baker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868612v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fabian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.041403" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Androic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asaturyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Averett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Boeglin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrozewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aniol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrington" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.262501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Altarev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/51001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.032003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.081602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bailey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.092301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naviliat-Cuncic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kistryn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.161603" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Protasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JNVGPL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.092001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rvachev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmokhtar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penel-Nottaris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.192302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Punjabi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Perdrisat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Baker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.055202" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Fissum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.034606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Ito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkhuff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Beck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.102003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Brash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liyanage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5670" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lerose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.3265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wijesooriya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.057302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alexa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arundell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Velten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1192-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1198-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00968178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussa&#239;d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/15/152013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kirch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lauss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Piegsa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814327688_0037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnabel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.09.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.05.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WS6MHLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12R6J1MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Kistryn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzniak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zejma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KD4RW4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebreyend" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buczkowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00182832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henneck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heule" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-007-9522-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87HRD566-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fierlinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024187v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG5GQ4XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Hose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.M. Guichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003136v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022891v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014729v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Hoorebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6703-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chowdhuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geltenbort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16326-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pendlebury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Ayres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Baker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.092003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.022108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.052008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.04.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.162502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15143-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60207-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Baker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868612v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fabian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.041403" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Androic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asaturyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Averett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.04.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Boeglin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrozewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aniol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrington" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.262501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Altarev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/51001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.032003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.081602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naviliat-Cuncic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kistryn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.161603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bailey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.092301" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Protasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JNVGPL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.092001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rvachev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmokhtar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penel-Nottaris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.192302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Punjabi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Perdrisat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Baker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.055202" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Fissum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.034606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Ito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkhuff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Beck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.102003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Brash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liyanage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5670" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lerose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.3265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wijesooriya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.057302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alexa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arundell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Velten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1192-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1198-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00968178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussa&#239;d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/15/152013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kirch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lauss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Piegsa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814327688_0037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnabel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.09.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.05.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WS6MHLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12R6J1MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Kistryn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzniak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zejma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KD4RW4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebreyend" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buczkowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00182832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henneck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heule" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-007-9522-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87HRD566-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fierlinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024187v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG5GQ4XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Hose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.M. Guichon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003136v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012097v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005283v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022891v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014729v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Hoorebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>