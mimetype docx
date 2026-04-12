--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe KLOPP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (217)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the molecular implications of in vivo ageing in pikeperch eggs via transcriptomic profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Nynca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tainá Rocha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Palińska-Żarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 252, pp.117759. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-assembled genomes from oxygenic photogranules obtained from photobioreactors treating synthetic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01310-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal diversity and genetic architecture of pyrantel resistance in Cylicocyclus nassatus, the most abundant horse parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e69. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a reliable 16S mini-barcode library of wild bees from Occitania, south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marquisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e137540. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.12.e137540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.61. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain and loss of gene function shaped the nickel hyperaccumulation trait in Noccaea caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Belloeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa Sanchez Garcia de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Contreras-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Küpper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koaf281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome and transcriptomic sequence data of three invasive insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolah Annonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e65. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The receptor-like cytoplasmic kinase AeRLCK2 mediates Nod-independent rhizobial symbiosis in Aeschynomene legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Horta Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pervent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (8), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koaf201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent spontaneous miscarriages from sperm after ABVD chemotherapy in a patient with Hodgkin’s lymphoma: sperm DNA and methylation profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline C.V. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Neyroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aja2024107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive gene loss in the common bean pan-genome during range expansion and domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Cortinovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Vincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Marturano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Ian Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6698. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51032-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglycemia and circadian disruption lead to retinal dysfunction in a stabilized colony of the fat sand rat Psammomys obesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Estay-Ahumada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Sassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Felder-Schmittbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1870 (4), pp.167118. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2024.167118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lanoizelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.10194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the specific status of eastern Mediterranean Dendrophyllia corals (Cnidaria, Anthozoa): Genetic characterization and speciation scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (2), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble CD14 produced by bovine mammary epithelial cells modulates their response to full length LPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Védrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01329-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the simultaneously hermaphroditic snail Lymnaea stagnalis reveals an evolutionary expansion of FMRFamide-like receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris M Koene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Nakadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.29213. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-78520-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Euclide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate sex determination locus in amphibians which evolved by structural variation between X- and Y-chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Hui Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wibke Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baturalp Koyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4781. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OROSOMUCOID PROTEIN 1 regulation of sphingolipid synthesis is required for nodulation in Aeschynomene evenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pervent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck El M’chirgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194, pp.1611 - 1630. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiad642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Parey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6632), pp.572-575. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNAModAnnot: a R toolbox for DNA modification filtering and annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Matelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (17), pp.2738-2740. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth report on chicken genes and chromosomes 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giridhar Athrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162 (8-9), pp.405-528. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000529376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the molecular mechanisms of pesticide tolerance in the Aporrectodea caliginosa earthworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.120945. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad029.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing reveals signals of adaptive admixture in Creole cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben-Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12155. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-38774-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The black honey bee genome: insights on specific structural elements and a first step towards pan-genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.12.06.570386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediator Subunit Med15 Regulates Cell Morphology and Mating in &amp;quot;Candida lusitaniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-William Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.333. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pangenome graph reference of 30 chicken genomes allows genotyping of large and complex structural variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antton Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giridhar Athrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Balacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-023-01758-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutant-based analysis of the establishment of Nod-independent symbiosis in the legume Aeschynomene evenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pervent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cullimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 190 (2), pp.1400-1417. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiac325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Barassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Téné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp. 103876. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Mycoplasma agalactiae restriction-modification systems on pan-epigenome dynamics and genome plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Contarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Sagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), pp.000829. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic Evolution of Molecular Pathways for Sex Pheromone Communication in a Butterfly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M Nieberding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Beldade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baumlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1372. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromosome-level, haplotype-phased Vanilla planifolia genome highlights the challenge of partial endoreplication for accurate whole-genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5), pp.100330. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xplc.2022.100330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a chromosome‐level genome assembly for Pacific halibut ( Hippoglossus stenolepis ) and characterization of its sex‐determining genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Jasonowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2685-2700. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MtZ Strain: Molecular Characteristics and Outbreak Investigation of the Most Successful Mycobacterium tuberculosis Strain in Aragon Using Whole-Genome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Madacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Rabanaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Zúñiga-Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (887134), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2022.887134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2411-2428. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Beille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 180 Myr-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376 (1832), pp.20200089. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2020.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodevelopment vs. the immune system: Complementary contributions of maternally-inherited gene transcripts and proteins to successful embryonic development in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Żarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Kösters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (6), pp.3811-3826. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of nodulation in Aeschynomene evenia uncovers mechanisms of the rhizobium-legume symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21094-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a polymerase chain reaction (PCR)-based genetic sex identification method in the chub mackerel Scomber japonicus and blue mackerel S. australasicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reoto Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (6), pp.785-793. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12562-021-01548-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINTIA: a metagenomic INserT integrated assembly and annotation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Legoueix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, 13 p. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune system of sturgeons and paddlefish (Acipenseriformes): a review with new data from a chromosome‐scale sturgeon genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Prokopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1709-1729. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting gene decay in subterranean vertebrates: insights from cavefishes and fossorial mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.589-605. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site‐Associated DNA Sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.1715-1731. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Profiling of the Pacific Oyster Crassostrea gigas Visceral Ganglia over a Reproduction Cycle Identifies Novel Regulatory Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorane Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (8), pp.452. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19080452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duplicated copy of id2b is an unusual sex-determining candidate gene on the Y chromosome of arapaima (Arapaima gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Adolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21544. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-01066-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Mille Génomes Gallus » : partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the euryhaline Javafish Medaka, Oryzias javanicus: A small aquarium fish model for studies on adaptation to salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Takehana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.907-915. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.119.400725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06959-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and Transcriptomic Profiling in Liver and Brain of European Eels ( Anguilla anguilla ) After Diet‐borne Exposure to Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (12), pp.2450-2461. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue Siberian sturgeon RNA sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Di Landro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (2), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological rhythms in the deep-sea hydrothermal mussel Bathymodiolus azoricus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozée Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Apremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17284-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 296, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sterlet sturgeon genome sequence and the mechanisms of segmental rediploidization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stöck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Woltering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.841-852. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1166-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to iron oxide and zinc oxide nanoparticles in echinoderm embryos and microalgae: uptake, growth, morphology, and transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Genevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Grimsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2020.1827074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome insights of mercury methylation among Desulfovibrio and Pseudodesulfovibrio strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular signatures of muscle growth and composition deciphered by the meta-analysis of age-related public transcriptomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (8), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00020.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent origin of XY and ZW sex determination mechanisms in Mosquitofish sister species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena A. Kottler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrajit Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 214 (1), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.119.302698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication modulates the expression of genes involved in neurogenesis in high‐quality eggs of Sander lucioperca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Żarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Nynca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (9), pp.934-951. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.23414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSA: A high-throughput chromosome-scale assembly pipeline for vertebrate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stöck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Fang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq transcriptome data of undifferentiated and differentiated gonads of Siberian sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Di Landro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Vizziano-Cantonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venom peptide repertoire of the european myrmicine ant manica rubida: identification of insecticidal toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira R Aili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Téné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Barassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.1800-1811. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structure and content of the rice root‐knot nematode ( Meloidogyne graminicola )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngan Thi Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus‐barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20), pp.11006-11021. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian sturgeon multi-tissue reference transcriptome database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Di Landro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baaa082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication may affect the maternal mRNA profile in unfertilized eggs, potentially impacting the embryonic development of Eurasian perch (Perca fluviatilis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taina Rocha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peptide Venom Composition of the Fierce Stinging Ant Tetraponera aethiops (Formicidae: Pseudomyrmecinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Barassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Téné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.732. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11120732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the intergenic spacers in chicken ribosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dyomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0501-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription Profiling of Monocyte-Derived Macrophages Infected In Vitro With Two Strains of Streptococcus agalactiae Reveals Candidate Pathways Affecting Subclinical Mastitis in Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Monika Lewandowska-Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Roger Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Monika Lewandowska-Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kirsanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.00689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses in the Invasive Hornet Vespa velutina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1041. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11111041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.e1008013. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02279967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the arapaima (Arapaima gigas) provides insights into gigantism, fast growth and chromosomal sex determination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Adolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stöck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5293. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41457-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic charr brain transcriptome strongly affected by summer seasonal growth but only subtly by feed deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Striberny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even H Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Magnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5874-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadeer Aboshady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Bédèrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome assembly and annotation of the gila topminnow Poeciliopsis occidentalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Garcia-Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential chemosignals in the European water vole Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (18378), </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq analysis of hepatic gene expression of common Pekin, Muscovy, mule and hinny ducks fed ad libitum or overfed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (13), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic view of detached lettuce leaves during storage: A crosstalk between wounding, dehydration and senescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 152, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.postharvbio.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-GENIES: dot plot large genomes in an interactive, efficient and simple way.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4958. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequencing of Aspergillus tubingensis G131 and overview of its secondary metabolism potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.0. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4574-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One complete and three draft genome sequences of four Brochothrix thermosphacta strains, CD 337, TAP 175, BSAS1 3 and EBP 3070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Illikoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-018-0333-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten steps to get started in Genome Assembly and Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hjerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvadors Capella-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Notredame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.148-19. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.13598.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptome analysis to search for sex-differentiation genes in the Siberian sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Vizziano-Cantonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Di Landro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Genthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.96 - 109. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis reveals specific metabolic pathways of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the honeybee parasite Varroa destructor provides new biological insights into the mite adult life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.328. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4668-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02063466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics analysis of Aphanomyces spp. identifies a new class of oomycete effector associated with host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Pel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Courbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-018-0508-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gourves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.08.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly promiscuous oxidases discovered in the bovine rumen microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ufarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Veronese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyster transcriptome response to Alexandrium exposure is related to saxitoxin load and characterized by disrupted digestion, energy balance, and calcium and sodium signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Payton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.127-137. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and transcriptomic analyses provide new insights on the early antiviral response to VHSV in resistant and susceptible rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi R. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4860-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Desulfovibrio BerOc1, a Mercury-Methylating Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.e01483-16. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01483-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Otz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jagannathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Polycomb-dependent transgenerational inheritance of chromatin states in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Ciabrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Comoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (6), pp.876-886. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of copy number variation in French dairy and beef breeds using next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meersseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0352-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Ganoderma boninense in oil palm plantations of Sumatra and peninsular Malaysia: Ancient population expansion, extensive gene flow and large scale dispersion ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mercière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carasco-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang-Ping Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (6-7), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of large 16S rRNA Illumina datasets: impact of singleton read filtering on microbial community description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (35), pp.27145-27159. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting and correcting Trinity and Oases RNA-Seq de novo assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e2988. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of rhizobial (NifV) and plant (FEN1) homocitrate synthases in Aeschynomene/photosynthetic Bradyrhizobium symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: New insights from the spotted gar genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Batzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 328 (7), pp.709 - 721. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.22770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence and characterization of commensal Escherichia coli strain BG1 isolated from bovine gastro-intestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-017-0272-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fibrolytic potential in the human ileum mucosal microbiota revealed by functional metagenomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Patrascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the genome of the most recent common ancestor of flowering plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.490-496. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tench (Tinca tinca) high-throughput transcriptomics reveal feed dependent gut profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigiusz Panicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Igielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Hofsoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 479, pp.200-207. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Enterohemorrhagic Escherichia coli O157:H7 Strain MC2 Isolated from Cattle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (40), </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01097-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rio1p ATPase hinders premature entry into translation of late pre-40S pre-ribosomal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Belhabich-Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beáta E. Jády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Plisson-Chastang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramtin Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (18), </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of carbamate degrading enzymes by functional metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ufarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), 21 p. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Yeast Clavispora lusitaniae Type Strain CBS 6936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fitton-Ouhabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dementhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (31), pp.e00724-17. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00724-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability depend on rootstock genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (15), pp.4339 - 4355. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant discovery in the sheep milk transcriptome using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptome sequencing and analysis of freshwater snail (Radix balthica) to discover genes and pathways affected by exposure to oxazepam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mazzitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Geret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.127-140. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-016-1748-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the activity of bidirectional promoters : a pilot study in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meerssemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene-based map of the Nod factor-independent Aeschynomene evenia sheds new light on the evolution of nodulation and legume genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.365-376. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsw020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1-2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02048573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary origins of rhizarian parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia J. Canas-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Schwelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fogelqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.980-983. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msv340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Lactococcus lactis subsp. lactis A12, a Strain Isolated from Wheat Sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.2 P. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00692-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of copy number variations in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.183-183. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2016.94supplement4183a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene evolution and gene expression after whole genome duplication in fish: the PhyloFish database.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.368. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2709-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive RNA-Seq profiling to evaluate lactating sheep mammary gland transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, Non paginé. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted genomic enrichment and sequencing of CyHV-3 from carp tissues confirms low nucleotide diversity and mixed genotype infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Santika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Borzym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jflow: a workflow management system for web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Ibrahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.456-458. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btv589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-host viral variability in children clinically infected with H1N1 (2009) pandemic influenza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Transcriptome Sequencing and 16S Metagenomics for Detection of Bacterial Pathogens in Wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti Sanfeliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0003929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq de novo assembly reveals differential gene expression in Glossina palpalis gambiensis infected with Trypanosoma brucei gambiense vs. non-infected and self-cured flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tchicaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparative analysis of the milk transcriptome in two dairy sheep breeds using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and development of new polymorphic microsatellite markers using genome assembly for Ganoderma boninense, causal agent of oil palm basal stem rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mercière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laybats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carasco-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon Sheong Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11557-015-1123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BioMart community portal: an innovative alternative to large, centralized data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Durinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Provero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (W1), pp.W589-W598. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of whole-genome (13X) and capture (87X) resequencing methods for SNP and genotype callings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaTON: an extensive publicly searchable database providing a new reference transcriptome in the pacific oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabihoudine Ibouniyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.401. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0833-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unigene set for European beech (Fagus sylvatica L.) and its use to decipher the molecular mechanisms involved in dormancy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1192-1204. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The red coral (Corallium rubrum) transcriptome: a new resource for population genetics and local adaptation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1205--1215. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Duplication of Free Fatty Acid Receptor-2 (GPR43) Genes in the Chicken Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.1332-1348. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution genetic maps of Eucalyptus improve Eucalyptus grandis genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206 (4), pp.1283-1296. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining GWAS and RNA-Seq Approaches for Detection of the Causal Mutation for Hereditary Junctional Epidermolysis Bullosa in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentín Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of natural complex mixtures of PAHs and metals on oxygen cycle in a microbial mat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135, pp.189-201. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide study of structural variants in bovine Holstein, Montbéliarde and Normande dairy breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequencing of 234 bulls facilitates mapping of monogenic and complex traits in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans D Daetwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne van Binsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.858-865. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative method to normalize RNA-Seq data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meerssemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.188. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-15-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad transcriptome analysis of pearl oyster Pinctada margaritifera: identification of potential sex differentiation and sex determining genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peva Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.491. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Avian Coronavirus and Fulminating Disease in Guinea Fowl, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Delverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noêlle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.105-108. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2001.130774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of large intergenic non-coding RNAs in bovine muscle using next-generation transcriptomic sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Billerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.499. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a 52K SNP chip for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAbrowse: RNA-Seq de novo assembly results browser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), 7 p. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0096821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Ruiz-Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boukhris-Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.486. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo sequencing and transcriptome analysis for &amp;lt;em&amp;gt;Tetramorium bicarinatum&amp;lt;/em&amp;gt;: a comprehensive venom gland transcriptome analysis from an ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (987), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and characterization of the sea bass Dicentrarchus labrax brain and liver transcriptomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Magnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 544 (1), pp.56-66. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2014.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo sequencing and transcriptome analysis for Tetramorium bicarinatum: a comprehensive venom gland transcriptome analysis from an ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of a Field Strain of Peste des Petits Ruminants Virus Isolated during 2010-2014 Epidemics in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kwiatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (5), </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00772-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of maritime pine transcriptome: implications for forest breeding and biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Canales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Gómez-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.286-299. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jvenn: an interactive Venn diagram viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.293. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-15-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated sensing of SHH by Ptch1 underlies evolution of bovine limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Lopez-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin A Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511 (7507), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sequencing data for refining candidate genes and polymorphisms in QTL regions affecting adiposity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e111299. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of bud dormancy induction and release in oak by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, 15 p. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene-based single nucleotide polymorphism discovery in bovine muscle using next-generation transcriptomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martins Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meerssemann Meersseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica I. Medugorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome, deep pyrosequencing analysis of a duck influenza A virus evolution in swine cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.31 - 41. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of haplotypes associated with prenatal death in dairy cattle and identification of deleterious mutations in GART, SHBG and SLC37A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien A. Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial ecology of the rumen evaluated by 454 GS FLX pyrosequencing is affected by starch and oil supplementation of diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Zened</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (2), pp.504-514. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density linkage mapping in a pine tree reveals a genomic region associated with inbreeding depression and provides clues to the extent and distribution of meiotic recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, 19 p. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-11-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NG6: Integrated next generation sequencing storage and processing environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Allias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.462. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00733481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 500 (1), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of weissella confusa LBAE C39-2, isolated from a wheat sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (6), pp.1608-1609. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.06788-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immune-related gene evolved into the master sex-determining gene in Rainbow-trout, Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (15), pp.1423-1428. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing-based transcriptomic resources in the pond snail Lymnaea stagnalis, with a focus on genes involved in molecular response to diquat-induced stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bouetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.2222-2234. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0977-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation to a high-fat diet is associated with a change in the gut microbiota.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Serino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.543-53. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2011-301012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00726182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of three Leuconostoc Citreum Strains, LBAE C10, LBAE C11, and LBAE E16, isolated from wheat sourdoughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (6), pp.1610-1611. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.06789-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Monitoring of Avian Inﬂuenza Viruses: Whole-Genome Sequencing and Tracking of Neuraminidase Evolution Using 454 Pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2881-2887. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01142-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue bacteria in the onset of diabetes in humans: evidence for a concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Serino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Iacovoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (12), pp.3055-61. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-011-2329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00801269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq reveals genotype-specific molecular responses to water deficit in eucalyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandro Novaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigReannot-mart: a query environment for expression microarray probe re-annotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.bar025. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bar025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering cork formation in Quercus suber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge A.P. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fevereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (Suppl 7), pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of replicate bias in 454 pyrosequencing and a multi-purpose read-filtering tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (149), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-4-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genes involved in bud phenology in sessile oak (Quercus petraea Matt. Liebl) combining digital expression analysis and Q-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (Suppl. 7), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-P20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Sclep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Waddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of ESTs collected by Sanger and pyrosequencing methods for a keystone forest tree species: oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.650. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics to mine the human gut microbiome for dietary fiber catabolic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Tasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.1605 - 1612. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.108332.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and analysis of a 29,745 unique Expressed Sequence Tags from the Pacific oyster (Crassostrea gigas) assembled into a publicly accessible database: the GigasDatabase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (341), pp.341. </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EADGENE and SABRE post-analyses workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hedegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan de Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (suppl. 4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-I1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sigReannot: an oligo-set re-annotation pipeline based on similarities with the Ensembl transcripts and Unigene clusters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casel Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken RH map: current state of progress and microchromosome mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Denis M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGScan: a pluggable microarray image quantification software based on the ImageJ library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice LOPEZ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (2), pp.247-248. </w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cattle Pangenome Approach Reveals Novel Non-Reference Unique Insertions and Their Impact on Economic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Structural Variants into Sequence-Based GWAS Using a Pangenome and Imputation Framework in Dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et structure génomique d’une population de truite en expansion aux Iles Kerguelen : mise au point d’une approche de Poolseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Responses of Oxygenic Photogranules to Carbon and Light Fluctuations: Insights from Longitudinal Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Photogranules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation along an ocean/river gradient captures the signature of intragenerational selection in the European eel (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI 2024 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the importance of genetic load in successful biological invasions of pests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a comprehensive ovine pangenome from 11 breeds provides new insights into their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cattle pangenome for 14 French dairy and beef breeds provides new insights into their genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The puzzling genome of Vanilla planifolia : current knowledge and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Comparative Biology of Monocotyledons (Monocots VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, San José, Costa Rica. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Neural Networks be used to Predict Cross-Species Annotations of Chromatin Regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Noémien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klopp Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riquet Juliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fève Katia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bioinfo/Biostat GenoToul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in reconstructing the genome of Vanilla planifolia: Addressing partial endoreplication challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Vanilla Congress (IVC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad; Université de la Réunion, Jun 2024, Saint-Pierre, Réunion. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bugs become pests: Does the genetic load matter for invading species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Trends in Biodiversity and Evolution Conferences (TiBE 2023) - Invaders on the Horizon! Advancing Invasion Science from Genes to Ecosystems and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIOPOLIS-CIBIO; University of Porto; University of Montpellier, Nov 2023, Villa do Conde, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A yeast product improves the efficiency of a processed animal protein diet in rainbow trout by modulating the gut response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Fish Nutrition and Feeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISFNF, Jun 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN EXTRAIT DE LEVURE AMELIORE L'EFFICACITE D'UN REGIME A BASE DE PROTEINES ANIMALES TRANSFORMEES CHEZ LA TRUITE ARC-EN-CIEL ET MODULE LA REPONSE INTESTINALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soler-Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26è World's Poultry Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the honey bee centromeres: regions with tandem repeats high at content and low recombination rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive hornet Vespa velutina carries both honey bee viruses and new viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular mechanisms of pesticide tolerance of the soil engineer biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Honeybee Subspecies Genomes at the Individual and Population Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Bienefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet mille génomes gallus : comment partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive hornet &amp;lt;em&amp;gt;Vespa velutina&amp;lt;/em&amp;gt; carries both honey bee viruses and new viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès UIEIS - Insectes Sociaux - Section Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of eggs of pikeperch (Sander lucioperca) reveals novel egg-quality-associated transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Żarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nynca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties to compare egg quality: insights from a transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taina Rocha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling reveals novel biomarkers of egg quality in domesticated pikeperch, Sander lucioperca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Nynca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of whole genome sequence data on a tropical admixed cattle breed: the creole cattle of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science ans Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex chromosome evolution in Poeciliid fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Santacruz Roco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena A. Kottler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauropsida ribosomal repeat : Deciphering of the intergenic spacer in chicken and terrapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dyomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo genome assembly of a western European Apis mellifera mellifera black bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apimondia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance of soil engineer to pesticide residual contamination in agrosystems: an omic strategy for studying the molecular mechanisms at play.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque de Génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Long Non-Coding RNAs Linked to Parasite Host Immune Response in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Menzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide approaches to elucidate evolution of sex determination systems and sex determining genes in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide study of structural variants in French dairy and beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the honeybee parasite &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt; provides new biological insights into the mite adult life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo genome assembly of a western European Apis mellifera mellifera black bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress of Apidology (EurBee 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the knowledge of microchromosome repeated sequences in chicken by the sequencing of BAC clones with Pacific Bio technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In grafted grapevines, physiological, transcriptional and hormonal responses to nutrient availability are strongly influenced by the rootstock genetic background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Meteier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex determination diversity in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Martinez-Bengochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Roco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kottler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Du, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics data of liver and adipose tissue highlight lncRNAs as candidates for the lipid metabolism regulation in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The route to the development of basal stem rot resistance in oil palm (Elaeis guineensis) via the discovery of lignin degradation process in the pathogen Ganoderma boninense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon Sheong Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ping Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létizia Camus-Kulandaivelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposia on Tropical and Temperate Horticulture (ISTTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cairns, Australia. pp.12, </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1205.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and the dynamic evolution of sex determination system within esociformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINTIA : Metagenomic INserT BIoinformatic Annotation in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Legoueix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Veronese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene expression in fish: The PhyloFish database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Aquatic Models of Human Disease Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Birmingham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de gènes dans le foie de canards nourris ad libitum ou gavés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome sequencing and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicaciones de nuevas herramientas moleculares en el ganado Creole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tessiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Simposio Iberoamericano sobre conservacion y utilizacion de recursos zoogeneticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villavicencio, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master sex determining gene in northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rna-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ciobotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid discovery of mutations responsible for sporadic dominant genetic defects in livestock using genome sequence data: enhancing the value of farm animals as model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avian coronavirus associated with fulminating disease of guinea fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Delverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noêlle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Avian Corona- and Metapneumoviruses and Complicating Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rauishozhausen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of European eel transcriptome into the PHYLOFISH project, a high throughput phylogenomic analysis designed to study teleost gene evolution after whole genome duplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eel genome symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes différentiellement exprimés dans deux tissus cibles de lignées clonales de truite sensibles ou résistantes à la SHV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ciobotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant and Animal Genome XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scherago International Inc. Jersey City, NJ, USA., Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of six mutations responsible for prenatal mortality in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of expressed sequence tags (ESTs) from the venom glands of the ant species Tetramorium bicarinatum (Hymenoptera: Formicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the French-Society-of-Toxinology (SFET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.2, </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture d'un service d'autoformation en ligne : Pour se former en fonction de ses besoins du moment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de QTL associés à de la mortalité embryonnaire chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avian coronavirus associated with fulminating disease of guinea fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léni Corrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Delverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual COST Action FA1207 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of five novel mutations responsible for prenatal mortality in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immune-related gene evolved into a conserved master sex-determining gene in the salmonid fish family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod: “Avancées récentes sur l'évolution du sexe et des systèmes génétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance analysis: from QTL to candidate causative mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in bud dormancy in sessile oak (Quercus petraea Matt. Liebl) using RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueno Saneyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and analysis of the oak transcriptome using RNA-seq technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into sex differentiation and determination for a better sex control in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUBERGENE: Developing genomics resources for cork-oak (Q. suber L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Almiro Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fevereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEETAC - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Céleste Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection moléculaire et caractérisation de virus respiratoires du canard par une approche de séquençage à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection and characterization of duck respiratory viruses using unbiased high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for veterinary virology (ESVV)., Sep 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on sex determination in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Kona (Hawaii), United States. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un gène déterminant majeur du sexe conservé chez les salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime pine (Pinus pinaster) de novo transcriptome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Teresa Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. workshop on "Statistical challenges on the 1000€ genome sequences in plants";StatSeq'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a microbiota of intestinal origin in white adipose tissue and stroma vascular fraction from healthy and patients according to their BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Serino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Chabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Genève, Switzerland. pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor L. Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of bud dormancy in sessile oak (Quercus petraea (Matt.) Libel.) by 454 pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of Sanger and 454 ESTs in oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi S. Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meetac - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags in maritime pine (Pinus pinaster Aiton)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP (PYRESAVI) chez le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de SNP dans l'espèce caprine, un premier pas vers la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aegerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chauvigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées du transcriptome sur 4 espèces : bovin, porc, poulet, truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Pénon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Numériques 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Poublan-Couzardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pangenome of European white oaks : A new approach to assess genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Magris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating low-pass genotyping strategies using PARSEC, a scalable and modular Nextflow pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Species Predictions of Chromatin Annotations using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mourad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology 2025 (ECCB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genotoul-Bioinfo platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Calling 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic imprinting in livestock species -Challenges of long reads sequencing from ONT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Phoenix, United States. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Ransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of wild and domestic bees by non-destructive molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIMONDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, SANTIAGO DU CHILI, Chile. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to highlight the mechanisms supporting perceptual interactions in odor mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a 16S mini barcode library for french wild bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichon Magalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignal Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labarthe Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaravage Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIMONDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago, Chile. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcuzzo Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale France Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of Vanilla planifolia (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. s.n., 1 poster, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION OF A 16S MINI BARCODE LIBRARY FOR FRENCH WILD BEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Escaravage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Congress of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of #Vanilla planifolia# (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lepers-Andrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from Nanopore Q20+ sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale France Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of importance for European breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visio conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of bovine genome using PacBio applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lncRNAs regulating variable stress-responding sheep naturally exposed to gastrointestinal nematode parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Peregrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance de la faune ingénieure du sol à la contamination résiduelle par les produits phytosanitaires dans les agroécosystèmes : approches omiques des mécanismes moléculaires en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophysiologie Animale 4 (CEPA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the sex determining system(s) of the Mexican tetra, Astyanax mexicanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Beille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany. , pp.8-9, 2019, Workshop: Paradigm shift in sex chromosome evolution. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo high-throughput identification of olfactory receptor repertoire coding for a blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability depend on rootstock genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of whole genome sequence data on a tropical admixed cattle breed, the Creole cattle of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on environmental and agronomical genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome specific expression in the liver of mule and hinny duck hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. pp.1, 2017, Proceedings of the 10th European symposium on poultry genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional exploration of naturally and artificially enriched rumen microbiomes reveals novel enzymatic synergies involved in plant cell wall breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ufarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Inderøy, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability are rootstock-genotype dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Nitrogen 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des gènes et des génomes dans une démarche de soutien à la diversification d’espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Parrinnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHYLOSEX project: Towards a better understanding of sex determination diversity and sex chromosome evolution in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Postlethwait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome discovery of deep frost-tolerant eucalyptus for breeding and molecular ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p., 2015, ProCoGen final open conference. Promoting Conifer Genomic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ciobotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la génomique chez les races bovines locales tropicales - TROCADERO: TROpical CAttle linkage DEsequilibrium, Resequencing and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SELGEN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps using hapFLK combined with genome re-sequencing data reveals strong candidate mutations in QTL regions in divergent chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PhyloFish project: an RNA-Seq approach coupled to high throughput phylogenomic analyses to study whole genome duplication impact on teleosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Evolutionary Biology Meeting at Marseilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013, 17th Evolutionary Biology Meeting at Marseilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« sig-learning » Plate-forme d'autoformation à la bio-informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of Fagus sylvatica transcriptome based on Sanger and 454 ESTs: application in transcriptome-scale analysis of bud phenology and markers development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale identification of the causative genetic variants influencing traits of economic interest in French dairy breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel models and strategies to unravel the genetic pathways involved in horn ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a conserved master sex-determining gene in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Integrative Salmonid Biology ICISB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 2012, ICISB 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene annotation with evolutionary support in teleosts with a focus on the salmonid lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Westerfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Integrative Salmonid Biology ICISB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 2012, ICISB 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From high throughput 454 GS FLX data analysis process of 16S RNA gene sequences using barcoding to bacterial community exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Zened</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Zened</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs expression during fish oogenesis and sex differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India. Indian Society for Education and Environment, Indian Journal of Science and Technology, 4 (S8), 2011, Proceedings of 9th International Symposium on Reproductive Physiology of Fish</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling during gonadal differentiation in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; using a next generation sequencing (NGS) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India. Indian Society for Education and Environment, Indian Journal of Science and Technology, 4 (S8), 2011, Proceedings of 9th International Symposium on Reproductive Physiology of Fish</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of novel testis specific genes during sex differentiation in rainbow trout [i](Oncorhynchus mykiss)[/i] using a next generation sequencing (NGS) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Portland, Oregon, United States. Society for the Study of Reproduction, Biology of Reproduction, 85 (SI), 2011, Biology of Reproduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the annotation of the chicken 20K oligo microarray of ARK-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego (US), United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional exploration of in vivo and in vitro lignocellulose-fed rumen bacterial microbiomes reveals novel enzymes involved in polysaccharide breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ufarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Lazuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bouhajja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.03.15.585145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Receptor Like Cytoplasmic Kinase evolved in Aeschynomene legumes to mediate Nod-independent rhizobial symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Horta Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pervent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodevelopment vs. the immune system: complementary contributions of maternally-inherited gene transcripts and proteins to successful egg development in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Kosters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 180 My-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of nodulation in Aeschynomene evenia uncovers new mechanisms of the rhizobium-legume symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex chromosome and sex locus characterization in the goldfish, Carassius auratus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site-Associated DNA Sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the euryhaline Javafish medaka, Oryzias javanicus: a small aquarium fish model for studies on adaptation to salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Takehana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: new insights from the spotted gar genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Batzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phylogénomique des duplications géniques chez les poissons téléostéens : une approche PAR RNASeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Postlethwait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR-10-GENM-017, University of Oregon; Centre National de la Recherche Scientifique (CNRS); Aix Marseille Université (AMU); INRA SCRIBE Station Commune de Recherche en Ichtyophysiologie. Biodiversité et Environnement. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hi-C method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntronSeeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasguignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4c5875115428c349f7c5a90c510ce91fe8981071;origin=https://github.com/Bios4Biol/intronSeeker;visit=swh:1:snp:94a8406f83eb30a1bc86b1b01052f48c6bcf0c19;anchor=swh:1:rev:0ad12c9965c843c625470af4d35caad1023fa434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan1c (Pangenome at chromosome level)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Racoupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-GENIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAP: de novo RNA-Seq Assembly Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jflow: a workflow management system for web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Ibrahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jvenn: an interactive Venn diagram viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAbrowse: RNA-Seq de novo assembly results browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1644"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe KLOPP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (218)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for shared epigenetic clocks: evaluating ultra-conserved markers in a de novo genome assembly of the albacore tuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia del Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-026-02192-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the molecular implications of in vivo ageing in pikeperch eggs via transcriptomic profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Nynca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tainá Rocha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Palińska-Żarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 252, pp.117759. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-assembled genomes from oxygenic photogranules obtained from photobioreactors treating synthetic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01310-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a reliable 16S mini-barcode library of wild bees from Occitania, south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marquisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e137540. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.12.e137540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal diversity and genetic architecture of pyrantel resistance in Cylicocyclus nassatus, the most abundant horse parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e69. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome and transcriptomic sequence data of three invasive insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolah Annonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e65. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain and loss of gene function shaped the nickel hyperaccumulation trait in Noccaea caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Belloeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa Sanchez Garcia de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Contreras-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Küpper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koaf281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent spontaneous miscarriages from sperm after ABVD chemotherapy in a patient with Hodgkin’s lymphoma: sperm DNA and methylation profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline C.V. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Neyroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aja2024107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The receptor-like cytoplasmic kinase AeRLCK2 mediates Nod-independent rhizobial symbiosis in Aeschynomene legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Horta Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pervent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (8), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koaf201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglycemia and circadian disruption lead to retinal dysfunction in a stabilized colony of the fat sand rat Psammomys obesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Estay-Ahumada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Sassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Felder-Schmittbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1870 (4), pp.167118. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2024.167118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive gene loss in the common bean pan-genome during range expansion and domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Cortinovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Vincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Marturano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Ian Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6698. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51032-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble CD14 produced by bovine mammary epithelial cells modulates their response to full length LPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Védrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01329-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lanoizelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.10194. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the specific status of eastern Mediterranean Dendrophyllia corals (Cnidaria, Anthozoa): Genetic characterization and speciation scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (2), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the simultaneously hermaphroditic snail Lymnaea stagnalis reveals an evolutionary expansion of FMRFamide-like receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris M Koene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Nakadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.29213. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-78520-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Euclide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate sex determination locus in amphibians which evolved by structural variation between X- and Y-chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Hui Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wibke Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baturalp Koyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4781. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OROSOMUCOID PROTEIN 1 regulation of sphingolipid synthesis is required for nodulation in Aeschynomene evenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pervent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck El M’chirgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194, pp.1611 - 1630. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiad642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Parey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6632), pp.572-575. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the molecular mechanisms of pesticide tolerance in the Aporrectodea caliginosa earthworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.120945. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNAModAnnot: a R toolbox for DNA modification filtering and annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Matelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (17), pp.2738-2740. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth report on chicken genes and chromosomes 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giridhar Athrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162 (8-9), pp.405-528. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000529376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad029.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The black honey bee genome: insights on specific structural elements and a first step towards pan-genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.12.06.570386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing reveals signals of adaptive admixture in Creole cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben-Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12155. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-38774-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediator Subunit Med15 Regulates Cell Morphology and Mating in &amp;quot;Candida lusitaniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-William Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.333. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pangenome graph reference of 30 chicken genomes allows genotyping of large and complex structural variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antton Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giridhar Athrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Balacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-023-01758-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutant-based analysis of the establishment of Nod-independent symbiosis in the legume Aeschynomene evenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pervent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cullimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 190 (2), pp.1400-1417. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiac325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a chromosome‐level genome assembly for Pacific halibut ( Hippoglossus stenolepis ) and characterization of its sex‐determining genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Jasonowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2685-2700. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Mycoplasma agalactiae restriction-modification systems on pan-epigenome dynamics and genome plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Contarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Sagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), pp.000829. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Barassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Téné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp. 103876. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromosome-level, haplotype-phased Vanilla planifolia genome highlights the challenge of partial endoreplication for accurate whole-genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5), pp.100330. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xplc.2022.100330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic Evolution of Molecular Pathways for Sex Pheromone Communication in a Butterfly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M Nieberding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Beldade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baumlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1372. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MtZ Strain: Molecular Characteristics and Outbreak Investigation of the Most Successful Mycobacterium tuberculosis Strain in Aragon Using Whole-Genome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Madacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Rabanaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Zúñiga-Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (887134), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2022.887134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2411-2428. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Beille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 180 Myr-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376 (1832), pp.20200089. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2020.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodevelopment vs. the immune system: Complementary contributions of maternally-inherited gene transcripts and proteins to successful embryonic development in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Żarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Kösters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (6), pp.3811-3826. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINTIA: a metagenomic INserT integrated assembly and annotation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Legoueix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, 13 p. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a polymerase chain reaction (PCR)-based genetic sex identification method in the chub mackerel Scomber japonicus and blue mackerel S. australasicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reoto Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (6), pp.785-793. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12562-021-01548-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of nodulation in Aeschynomene evenia uncovers mechanisms of the rhizobium-legume symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21094-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Profiling of the Pacific Oyster Crassostrea gigas Visceral Ganglia over a Reproduction Cycle Identifies Novel Regulatory Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorane Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (8), pp.452. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19080452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duplicated copy of id2b is an unusual sex-determining candidate gene on the Y chromosome of arapaima (Arapaima gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Adolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21544. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-01066-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune system of sturgeons and paddlefish (Acipenseriformes): a review with new data from a chromosome‐scale sturgeon genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Prokopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1709-1729. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting gene decay in subterranean vertebrates: insights from cavefishes and fossorial mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.589-605. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site‐Associated DNA Sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.1715-1731. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the euryhaline Javafish Medaka, Oryzias javanicus: A small aquarium fish model for studies on adaptation to salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Takehana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.907-915. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.119.400725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Mille Génomes Gallus » : partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sterlet sturgeon genome sequence and the mechanisms of segmental rediploidization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stöck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Woltering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.841-852. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1166-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 296, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue Siberian sturgeon RNA sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Di Landro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and Transcriptomic Profiling in Liver and Brain of European Eels ( Anguilla anguilla ) After Diet‐borne Exposure to Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (12), pp.2450-2461. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06959-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (2), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological rhythms in the deep-sea hydrothermal mussel Bathymodiolus azoricus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozée Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Apremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.3454. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17284-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to iron oxide and zinc oxide nanoparticles in echinoderm embryos and microalgae: uptake, growth, morphology, and transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Genevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Grimsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2020.1827074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome insights of mercury methylation among Desulfovibrio and Pseudodesulfovibrio strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent origin of XY and ZW sex determination mechanisms in Mosquitofish sister species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena A. Kottler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrajit Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 214 (1), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.119.302698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular signatures of muscle growth and composition deciphered by the meta-analysis of age-related public transcriptomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (8), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00020.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian sturgeon multi-tissue reference transcriptome database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Di Landro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baaa082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication modulates the expression of genes involved in neurogenesis in high‐quality eggs of Sander lucioperca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Żarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Nynca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (9), pp.934-951. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.23414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSA: A high-throughput chromosome-scale assembly pipeline for vertebrate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stöck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Fang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq transcriptome data of undifferentiated and differentiated gonads of Siberian sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Di Landro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Vizziano-Cantonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venom peptide repertoire of the european myrmicine ant manica rubida: identification of insecticidal toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira R Aili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Téné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Barassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.1800-1811. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structure and content of the rice root‐knot nematode ( Meloidogyne graminicola )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngan Thi Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus‐barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20), pp.11006-11021. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication may affect the maternal mRNA profile in unfertilized eggs, potentially impacting the embryonic development of Eurasian perch (Perca fluviatilis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taina Rocha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the intergenic spacers in chicken ribosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dyomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0501-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peptide Venom Composition of the Fierce Stinging Ant Tetraponera aethiops (Formicidae: Pseudomyrmecinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Barassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Téné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.732. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11120732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadeer Aboshady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Bédèrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic charr brain transcriptome strongly affected by summer seasonal growth but only subtly by feed deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Striberny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even H Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Magnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.529. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5874-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.e1008013. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02279967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription Profiling of Monocyte-Derived Macrophages Infected In Vitro With Two Strains of Streptococcus agalactiae Reveals Candidate Pathways Affecting Subclinical Mastitis in Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Monika Lewandowska-Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Roger Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Monika Lewandowska-Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kirsanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.00689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses in the Invasive Hornet Vespa velutina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1041. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11111041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the arapaima (Arapaima gigas) provides insights into gigantism, fast growth and chromosomal sex determination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Adolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stöck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5293. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41457-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome assembly and annotation of the gila topminnow Poeciliopsis occidentalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Garcia-Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential chemosignals in the European water vole Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (18378), </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq analysis of hepatic gene expression of common Pekin, Muscovy, mule and hinny ducks fed ad libitum or overfed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (13), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic view of detached lettuce leaves during storage: A crosstalk between wounding, dehydration and senescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 152, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.postharvbio.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-GENIES: dot plot large genomes in an interactive, efficient and simple way.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4958. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly promiscuous oxidases discovered in the bovine rumen microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ufarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Veronese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten steps to get started in Genome Assembly and Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hjerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvadors Capella-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Notredame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.148-19. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.13598.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptome analysis to search for sex-differentiation genes in the Siberian sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Vizziano-Cantonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Di Landro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Genthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.96 - 109. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis reveals specific metabolic pathways of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequencing of Aspergillus tubingensis G131 and overview of its secondary metabolism potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.0. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4574-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One complete and three draft genome sequences of four Brochothrix thermosphacta strains, CD 337, TAP 175, BSAS1 3 and EBP 3070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Illikoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-018-0333-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the honeybee parasite Varroa destructor provides new biological insights into the mite adult life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.328. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4668-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02063466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics analysis of Aphanomyces spp. identifies a new class of oomycete effector associated with host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Pel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Courbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-018-0508-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gourves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.08.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyster transcriptome response to Alexandrium exposure is related to saxitoxin load and characterized by disrupted digestion, energy balance, and calcium and sodium signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Payton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.127-137. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and transcriptomic analyses provide new insights on the early antiviral response to VHSV in resistant and susceptible rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi R. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4860-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Desulfovibrio BerOc1, a Mercury-Methylating Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.e01483-16. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01483-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Otz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jagannathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Enterohemorrhagic Escherichia coli O157:H7 Strain MC2 Isolated from Cattle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (40), </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01097-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fibrolytic potential in the human ileum mucosal microbiota revealed by functional metagenomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Patrascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence and characterization of commensal Escherichia coli strain BG1 isolated from bovine gastro-intestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-017-0272-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tench (Tinca tinca) high-throughput transcriptomics reveal feed dependent gut profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigiusz Panicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Igielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Hofsoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 479, pp.200-207. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the genome of the most recent common ancestor of flowering plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.490-496. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Ganoderma boninense in oil palm plantations of Sumatra and peninsular Malaysia: Ancient population expansion, extensive gene flow and large scale dispersion ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mercière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carasco-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang-Ping Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (6-7), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of large 16S rRNA Illumina datasets: impact of singleton read filtering on microbial community description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (35), pp.27145-27159. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting and correcting Trinity and Oases RNA-Seq de novo assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e2988. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of copy number variation in French dairy and beef breeds using next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meersseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0352-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Polycomb-dependent transgenerational inheritance of chromatin states in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Ciabrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Comoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (6), pp.876-886. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of rhizobial (NifV) and plant (FEN1) homocitrate synthases in Aeschynomene/photosynthetic Bradyrhizobium symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: New insights from the spotted gar genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Batzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 328 (7), pp.709 - 721. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.22770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of carbamate degrading enzymes by functional metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ufarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), 21 p. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rio1p ATPase hinders premature entry into translation of late pre-40S pre-ribosomal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Belhabich-Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beáta E. Jády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Plisson-Chastang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramtin Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (18), </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant discovery in the sheep milk transcriptome using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Yeast Clavispora lusitaniae Type Strain CBS 6936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fitton-Ouhabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dementhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (31), pp.e00724-17. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00724-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability depend on rootstock genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (15), pp.4339 - 4355. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptome sequencing and analysis of freshwater snail (Radix balthica) to discover genes and pathways affected by exposure to oxazepam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mazzitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Geret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.127-140. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-016-1748-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the activity of bidirectional promoters : a pilot study in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meerssemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1-2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02048573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene-based map of the Nod factor-independent Aeschynomene evenia sheds new light on the evolution of nodulation and legume genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.365-376. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsw020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive RNA-Seq profiling to evaluate lactating sheep mammary gland transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, Non paginé. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of copy number variations in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.183-183. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2016.94supplement4183a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene evolution and gene expression after whole genome duplication in fish: the PhyloFish database.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.368. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2709-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary origins of rhizarian parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia J. Canas-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Schwelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fogelqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.980-983. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msv340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Lactococcus lactis subsp. lactis A12, a Strain Isolated from Wheat Sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.2 P. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00692-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted genomic enrichment and sequencing of CyHV-3 from carp tissues confirms low nucleotide diversity and mixed genotype infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Santika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Borzym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jflow: a workflow management system for web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Ibrahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.456-458. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btv589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-host viral variability in children clinically infected with H1N1 (2009) pandemic influenza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Transcriptome Sequencing and 16S Metagenomics for Detection of Bacterial Pathogens in Wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti Sanfeliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0003929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaTON: an extensive publicly searchable database providing a new reference transcriptome in the pacific oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabihoudine Ibouniyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.401. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0833-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unigene set for European beech (Fagus sylvatica L.) and its use to decipher the molecular mechanisms involved in dormancy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1192-1204. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparative analysis of the milk transcriptome in two dairy sheep breeds using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq de novo assembly reveals differential gene expression in Glossina palpalis gambiensis infected with Trypanosoma brucei gambiense vs. non-infected and self-cured flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tchicaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and development of new polymorphic microsatellite markers using genome assembly for Ganoderma boninense, causal agent of oil palm basal stem rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mercière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laybats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carasco-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon Sheong Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11557-015-1123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of whole-genome (13X) and capture (87X) resequencing methods for SNP and genotype callings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BioMart community portal: an innovative alternative to large, centralized data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Durinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Provero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (W1), pp.W589-W598. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The red coral (Corallium rubrum) transcriptome: a new resource for population genetics and local adaptation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1205--1215. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Duplication of Free Fatty Acid Receptor-2 (GPR43) Genes in the Chicken Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.1332-1348. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution genetic maps of Eucalyptus improve Eucalyptus grandis genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206 (4), pp.1283-1296. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining GWAS and RNA-Seq Approaches for Detection of the Causal Mutation for Hereditary Junctional Epidermolysis Bullosa in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentín Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of natural complex mixtures of PAHs and metals on oxygen cycle in a microbial mat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135, pp.189-201. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide study of structural variants in bovine Holstein, Montbéliarde and Normande dairy breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequencing of 234 bulls facilitates mapping of monogenic and complex traits in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans D Daetwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne van Binsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.858-865. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo sequencing and transcriptome analysis for &amp;lt;em&amp;gt;Tetramorium bicarinatum&amp;lt;/em&amp;gt;: a comprehensive venom gland transcriptome analysis from an ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (987), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and characterization of the sea bass Dicentrarchus labrax brain and liver transcriptomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Magnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 544 (1), pp.56-66. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2014.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Ruiz-Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boukhris-Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.486. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Avian Coronavirus and Fulminating Disease in Guinea Fowl, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Delverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noêlle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.105-108. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2001.130774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of large intergenic non-coding RNAs in bovine muscle using next-generation transcriptomic sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Billerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.499. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative method to normalize RNA-Seq data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meerssemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.188. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-15-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad transcriptome analysis of pearl oyster Pinctada margaritifera: identification of potential sex differentiation and sex determining genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peva Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.491. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAbrowse: RNA-Seq de novo assembly results browser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), 7 p. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0096821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a 52K SNP chip for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo sequencing and transcriptome analysis for Tetramorium bicarinatum: a comprehensive venom gland transcriptome analysis from an ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of a Field Strain of Peste des Petits Ruminants Virus Isolated during 2010-2014 Epidemics in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kwiatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (5), </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00772-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of maritime pine transcriptome: implications for forest breeding and biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Canales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Gómez-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.286-299. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jvenn: an interactive Venn diagram viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.293. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-15-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated sensing of SHH by Ptch1 underlies evolution of bovine limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Lopez-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin A Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511 (7507), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sequencing data for refining candidate genes and polymorphisms in QTL regions affecting adiposity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e111299. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of bud dormancy induction and release in oak by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, 15 p. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene-based single nucleotide polymorphism discovery in bovine muscle using next-generation transcriptomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martins Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meerssemann Meersseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of haplotypes associated with prenatal death in dairy cattle and identification of deleterious mutations in GART, SHBG and SLC37A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien A. Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial ecology of the rumen evaluated by 454 GS FLX pyrosequencing is affected by starch and oil supplementation of diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Zened</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (2), pp.504-514. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica I. Medugorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome, deep pyrosequencing analysis of a duck influenza A virus evolution in swine cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.31 - 41. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density linkage mapping in a pine tree reveals a genomic region associated with inbreeding depression and provides clues to the extent and distribution of meiotic recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, 19 p. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-11-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NG6: Integrated next generation sequencing storage and processing environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Allias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.462. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00733481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immune-related gene evolved into the master sex-determining gene in Rainbow-trout, Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (15), pp.1423-1428. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of weissella confusa LBAE C39-2, isolated from a wheat sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (6), pp.1608-1609. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.06788-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 500 (1), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing-based transcriptomic resources in the pond snail Lymnaea stagnalis, with a focus on genes involved in molecular response to diquat-induced stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bouetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.2222-2234. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0977-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation to a high-fat diet is associated with a change in the gut microbiota.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Serino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.543-53. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2011-301012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00726182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Monitoring of Avian Inﬂuenza Viruses: Whole-Genome Sequencing and Tracking of Neuraminidase Evolution Using 454 Pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2881-2887. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01142-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of three Leuconostoc Citreum Strains, LBAE C10, LBAE C11, and LBAE E16, isolated from wheat sourdoughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (6), pp.1610-1611. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.06789-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigReannot-mart: a query environment for expression microarray probe re-annotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.bar025. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bar025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq reveals genotype-specific molecular responses to water deficit in eucalyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandro Novaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue bacteria in the onset of diabetes in humans: evidence for a concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Serino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Iacovoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (12), pp.3055-61. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-011-2329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00801269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering cork formation in Quercus suber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge A.P. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fevereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (Suppl 7), pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of replicate bias in 454 pyrosequencing and a multi-purpose read-filtering tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (149), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-4-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genes involved in bud phenology in sessile oak (Quercus petraea Matt. Liebl) combining digital expression analysis and Q-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (Suppl. 7), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-P20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Sclep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Waddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of ESTs collected by Sanger and pyrosequencing methods for a keystone forest tree species: oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.650. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics to mine the human gut microbiome for dietary fiber catabolic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Tasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.1605 - 1612. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.108332.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and analysis of a 29,745 unique Expressed Sequence Tags from the Pacific oyster (Crassostrea gigas) assembled into a publicly accessible database: the GigasDatabase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (341), pp.341. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EADGENE and SABRE post-analyses workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hedegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan de Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (suppl. 4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-I1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sigReannot: an oligo-set re-annotation pipeline based on similarities with the Ensembl transcripts and Unigene clusters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casel Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken RH map: current state of progress and microchromosome mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Denis M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGScan: a pluggable microarray image quantification software based on the ImageJ library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice LOPEZ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (2), pp.247-248. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cattle Pangenome Approach Reveals Novel Non-Reference Unique Insertions and Their Impact on Economic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Structural Variants into Sequence-Based GWAS Using a Pangenome and Imputation Framework in Dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Responses of Oxygenic Photogranules to Carbon and Light Fluctuations: Insights from Longitudinal Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Photogranules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et structure génomique d’une population de truite en expansion aux Iles Kerguelen : mise au point d’une approche de Poolseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation along an ocean/river gradient captures the signature of intragenerational selection in the European eel (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI 2024 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Neural Networks be used to Predict Cross-Species Annotations of Chromatin Regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Noémien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klopp Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riquet Juliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fève Katia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bioinfo/Biostat GenoToul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The puzzling genome of Vanilla planifolia : current knowledge and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Comparative Biology of Monocotyledons (Monocots VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, San José, Costa Rica. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a comprehensive ovine pangenome from 11 breeds provides new insights into their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the importance of genetic load in successful biological invasions of pests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cattle pangenome for 14 French dairy and beef breeds provides new insights into their genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in reconstructing the genome of Vanilla planifolia: Addressing partial endoreplication challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Vanilla Congress (IVC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad; Université de la Réunion, Jun 2024, Saint-Pierre, Réunion. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bugs become pests: Does the genetic load matter for invading species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Trends in Biodiversity and Evolution Conferences (TiBE 2023) - Invaders on the Horizon! Advancing Invasion Science from Genes to Ecosystems and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIOPOLIS-CIBIO; University of Porto; University of Montpellier, Nov 2023, Villa do Conde, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN EXTRAIT DE LEVURE AMELIORE L'EFFICACITE D'UN REGIME A BASE DE PROTEINES ANIMALES TRANSFORMEES CHEZ LA TRUITE ARC-EN-CIEL ET MODULE LA REPONSE INTESTINALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A yeast product improves the efficiency of a processed animal protein diet in rainbow trout by modulating the gut response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Fish Nutrition and Feeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISFNF, Jun 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the honey bee centromeres: regions with tandem repeats high at content and low recombination rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soler-Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26è World's Poultry Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive hornet Vespa velutina carries both honey bee viruses and new viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular mechanisms of pesticide tolerance of the soil engineer biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Honeybee Subspecies Genomes at the Individual and Population Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Bienefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet mille génomes gallus : comment partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive hornet &amp;lt;em&amp;gt;Vespa velutina&amp;lt;/em&amp;gt; carries both honey bee viruses and new viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès UIEIS - Insectes Sociaux - Section Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of eggs of pikeperch (Sander lucioperca) reveals novel egg-quality-associated transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Żarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nynca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties to compare egg quality: insights from a transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taina Rocha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling reveals novel biomarkers of egg quality in domesticated pikeperch, Sander lucioperca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Nynca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of whole genome sequence data on a tropical admixed cattle breed: the creole cattle of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science ans Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Long Non-Coding RNAs Linked to Parasite Host Immune Response in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Menzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex chromosome evolution in Poeciliid fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Santacruz Roco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena A. Kottler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauropsida ribosomal repeat : Deciphering of the intergenic spacer in chicken and terrapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dyomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo genome assembly of a western European Apis mellifera mellifera black bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apimondia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance of soil engineer to pesticide residual contamination in agrosystems: an omic strategy for studying the molecular mechanisms at play.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque de Génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide approaches to elucidate evolution of sex determination systems and sex determining genes in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the knowledge of microchromosome repeated sequences in chicken by the sequencing of BAC clones with Pacific Bio technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide study of structural variants in French dairy and beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo genome assembly of a western European Apis mellifera mellifera black bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress of Apidology (EurBee 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the honeybee parasite &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt; provides new biological insights into the mite adult life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In grafted grapevines, physiological, transcriptional and hormonal responses to nutrient availability are strongly influenced by the rootstock genetic background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Meteier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics data of liver and adipose tissue highlight lncRNAs as candidates for the lipid metabolism regulation in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex determination diversity in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Martinez-Bengochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Roco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kottler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Du, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The route to the development of basal stem rot resistance in oil palm (Elaeis guineensis) via the discovery of lignin degradation process in the pathogen Ganoderma boninense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon Sheong Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ping Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létizia Camus-Kulandaivelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposia on Tropical and Temperate Horticulture (ISTTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cairns, Australia. pp.12, </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1205.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and the dynamic evolution of sex determination system within esociformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINTIA : Metagenomic INserT BIoinformatic Annotation in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Legoueix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Veronese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene expression in fish: The PhyloFish database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Aquatic Models of Human Disease Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Birmingham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de gènes dans le foie de canards nourris ad libitum ou gavés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome sequencing and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master sex determining gene in northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicaciones de nuevas herramientas moleculares en el ganado Creole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tessiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Simposio Iberoamericano sobre conservacion y utilizacion de recursos zoogeneticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villavicencio, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid discovery of mutations responsible for sporadic dominant genetic defects in livestock using genome sequence data: enhancing the value of farm animals as model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rna-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ciobotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avian coronavirus associated with fulminating disease of guinea fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Delverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noêlle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Avian Corona- and Metapneumoviruses and Complicating Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rauishozhausen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of European eel transcriptome into the PHYLOFISH project, a high throughput phylogenomic analysis designed to study teleost gene evolution after whole genome duplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eel genome symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes différentiellement exprimés dans deux tissus cibles de lignées clonales de truite sensibles ou résistantes à la SHV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ciobotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of six mutations responsible for prenatal mortality in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant and Animal Genome XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scherago International Inc. Jersey City, NJ, USA., Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of expressed sequence tags (ESTs) from the venom glands of the ant species Tetramorium bicarinatum (Hymenoptera: Formicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the French-Society-of-Toxinology (SFET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.2, </w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de QTL associés à de la mortalité embryonnaire chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture d'un service d'autoformation en ligne : Pour se former en fonction de ses besoins du moment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avian coronavirus associated with fulminating disease of guinea fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léni Corrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Delverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual COST Action FA1207 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance analysis: from QTL to candidate causative mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of five novel mutations responsible for prenatal mortality in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immune-related gene evolved into a conserved master sex-determining gene in the salmonid fish family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod: “Avancées récentes sur l'évolution du sexe et des systèmes génétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in bud dormancy in sessile oak (Quercus petraea Matt. Liebl) using RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueno Saneyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and analysis of the oak transcriptome using RNA-seq technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into sex differentiation and determination for a better sex control in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUBERGENE: Developing genomics resources for cork-oak (Q. suber L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Almiro Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fevereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEETAC - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Céleste Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection moléculaire et caractérisation de virus respiratoires du canard par une approche de séquençage à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection and characterization of duck respiratory viruses using unbiased high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Liais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Croville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for veterinary virology (ESVV)., Sep 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on sex determination in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Kona (Hawaii), United States. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un gène déterminant majeur du sexe conservé chez les salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime pine (Pinus pinaster) de novo transcriptome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Teresa Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. workshop on "Statistical challenges on the 1000€ genome sequences in plants";StatSeq'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor L. Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a microbiota of intestinal origin in white adipose tissue and stroma vascular fraction from healthy and patients according to their BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Serino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Chabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Genève, Switzerland. pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of bud dormancy in sessile oak (Quercus petraea (Matt.) Libel.) by 454 pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags in maritime pine (Pinus pinaster Aiton)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of Sanger and 454 ESTs in oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi S. Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meetac - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP (PYRESAVI) chez le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de SNP dans l'espèce caprine, un premier pas vers la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aegerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chauvigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées du transcriptome sur 4 espèces : bovin, porc, poulet, truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Pénon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Numériques 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Poublan-Couzardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pangenome of European white oaks : A new approach to assess genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Magris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating low-pass genotyping strategies using PARSEC, a scalable and modular Nextflow pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Species Predictions of Chromatin Annotations using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mourad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology 2025 (ECCB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genotoul-Bioinfo platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Calling 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic imprinting in livestock species -Challenges of long reads sequencing from ONT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Phoenix, United States. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Ransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of wild and domestic bees by non-destructive molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIMONDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, SANTIAGO DU CHILI, Chile. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a 16S mini barcode library for french wild bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichon Magalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignal Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labarthe Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaravage Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIMONDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago, Chile. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to highlight the mechanisms supporting perceptual interactions in odor mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcuzzo Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale France Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of Vanilla planifolia (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. s.n., 1 poster, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION OF A 16S MINI BARCODE LIBRARY FOR FRENCH WILD BEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Escaravage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Congress of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of #Vanilla planifolia# (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lepers-Andrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from Nanopore Q20+ sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale France Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of importance for European breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visio conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of bovine genome using PacBio applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lncRNAs regulating variable stress-responding sheep naturally exposed to gastrointestinal nematode parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Peregrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance de la faune ingénieure du sol à la contamination résiduelle par les produits phytosanitaires dans les agroécosystèmes : approches omiques des mécanismes moléculaires en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophysiologie Animale 4 (CEPA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the sex determining system(s) of the Mexican tetra, Astyanax mexicanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Beille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lopez-Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany. , pp.8-9, 2019, Workshop: Paradigm shift in sex chromosome evolution. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo high-throughput identification of olfactory receptor repertoire coding for a blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability depend on rootstock genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of whole genome sequence data on a tropical admixed cattle breed, the Creole cattle of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on environmental and agronomical genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome specific expression in the liver of mule and hinny duck hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. pp.1, 2017, Proceedings of the 10th European symposium on poultry genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional exploration of naturally and artificially enriched rumen microbiomes reveals novel enzymatic synergies involved in plant cell wall breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ufarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Inderøy, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability are rootstock-genotype dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Nitrogen 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des gènes et des génomes dans une démarche de soutien à la diversification d’espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Parrinnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHYLOSEX project: Towards a better understanding of sex determination diversity and sex chromosome evolution in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Postlethwait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome discovery of deep frost-tolerant eucalyptus for breeding and molecular ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p., 2015, ProCoGen final open conference. Promoting Conifer Genomic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ciobotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la génomique chez les races bovines locales tropicales - TROCADERO: TROpical CAttle linkage DEsequilibrium, Resequencing and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SELGEN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps using hapFLK combined with genome re-sequencing data reveals strong candidate mutations in QTL regions in divergent chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PhyloFish project: an RNA-Seq approach coupled to high throughput phylogenomic analyses to study whole genome duplication impact on teleosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Evolutionary Biology Meeting at Marseilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013, 17th Evolutionary Biology Meeting at Marseilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« sig-learning » Plate-forme d'autoformation à la bio-informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel models and strategies to unravel the genetic pathways involved in horn ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of Fagus sylvatica transcriptome based on Sanger and 454 ESTs: application in transcriptome-scale analysis of bud phenology and markers development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale identification of the causative genetic variants influencing traits of economic interest in French dairy breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a conserved master sex-determining gene in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Integrative Salmonid Biology ICISB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 2012, ICISB 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene annotation with evolutionary support in teleosts with a focus on the salmonid lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Westerfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Integrative Salmonid Biology ICISB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 2012, ICISB 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From high throughput 454 GS FLX data analysis process of 16S RNA gene sequences using barcoding to bacterial community exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Zened</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs expression during fish oogenesis and sex differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India. Indian Society for Education and Environment, Indian Journal of Science and Technology, 4 (S8), 2011, Proceedings of 9th International Symposium on Reproductive Physiology of Fish</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Zened</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling during gonadal differentiation in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; using a next generation sequencing (NGS) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India. Indian Society for Education and Environment, Indian Journal of Science and Technology, 4 (S8), 2011, Proceedings of 9th International Symposium on Reproductive Physiology of Fish</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of novel testis specific genes during sex differentiation in rainbow trout [i](Oncorhynchus mykiss)[/i] using a next generation sequencing (NGS) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Portland, Oregon, United States. Society for the Study of Reproduction, Biology of Reproduction, 85 (SI), 2011, Biology of Reproduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the annotation of the chicken 20K oligo microarray of ARK-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego (US), United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional exploration of in vivo and in vitro lignocellulose-fed rumen bacterial microbiomes reveals novel enzymes involved in polysaccharide breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ufarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Lazuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bouhajja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.03.15.585145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Receptor Like Cytoplasmic Kinase evolved in Aeschynomene legumes to mediate Nod-independent rhizobial symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Horta Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pervent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodevelopment vs. the immune system: complementary contributions of maternally-inherited gene transcripts and proteins to successful egg development in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Kosters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 180 My-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of nodulation in Aeschynomene evenia uncovers new mechanisms of the rhizobium-legume symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex chromosome and sex locus characterization in the goldfish, Carassius auratus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site-Associated DNA Sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the euryhaline Javafish medaka, Oryzias javanicus: a small aquarium fish model for studies on adaptation to salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Takehana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: new insights from the spotted gar genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Batzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phylogénomique des duplications géniques chez les poissons téléostéens : une approche PAR RNASeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Postlethwait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR-10-GENM-017, University of Oregon; Centre National de la Recherche Scientifique (CNRS); Aix Marseille Université (AMU); INRA SCRIBE Station Commune de Recherche en Ichtyophysiologie. Biodiversité et Environnement. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hi-C method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntronSeeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasguignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4c5875115428c349f7c5a90c510ce91fe8981071;origin=https://github.com/Bios4Biol/intronSeeker;visit=swh:1:snp:94a8406f83eb30a1bc86b1b01052f48c6bcf0c19;anchor=swh:1:rev:0ad12c9965c843c625470af4d35caad1023fa434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan1c (Pangenome at chromosome level)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Racoupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-GENIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAP: de novo RNA-Seq Assembly Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jflow: a workflow management system for web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibouniyamine Ibrahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jvenn: an interactive Venn diagram viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1654"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nynca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#225; Rocha de Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pali&#324;ska-&#379;arska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Kr&#243;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.571" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e137540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Belloeil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de la Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Contreras-Aguilera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik K&#252;pper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Courtin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf281" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.568" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline C.V. Lecuyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Neyroud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja2024107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Cortinovis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vincenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Anderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Marturano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ian Marsh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51032-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sassone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Felder-Schmittbuhl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12643" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane V&#233;drine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01329-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465013v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78520-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hui Tan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibke Kleiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baturalp Koyun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49025-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck El M&#8217;chirgui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Rios" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad642" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hardy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Matelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touzeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Smith" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Anthony" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Athrey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000529376" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saramito" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120945" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473386v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.06.570386" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030333" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Alberdi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Balacco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01758-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guyonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac325" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M Nieberding" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Beldade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bauml&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Arun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081372" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jasonowicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Simeon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13641" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Com&#237;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Madacki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rabanaque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Z&#250;&#241;iga-Ant&#243;n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ibarz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.887134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342588v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Cam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frohlich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.09.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141624v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21094-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reoto Tani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Kawamura" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Morita" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12562-021-01548-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407218v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11885" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Prokopov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12542" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafargeas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa249" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521507v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01066-z" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624885v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Takehana" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400725" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975506v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4858" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157670v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lasalle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Di Landro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Greif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105820" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640938v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias St&#246;ck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Woltering" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1166-x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978528v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Genevi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1827074" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390352v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937790v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2020" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624941v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena A. Kottler" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Nanda" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302698" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935418v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Ciesielski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23414" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182981v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wuertz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Fang Liang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182864v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano-Cantonnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105741" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988764v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Thi Phan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus&#8208;barbeoch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6680" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157672v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa082" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627554v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Rocha de Almeida" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226878" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334969v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dyomin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cauet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0501-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114992v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monika Lewandowska-Sabat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Roger Solberg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kirsanova" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00689" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388796v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111041" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090589v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41457-x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182476v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Striberny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even H J&#248;rgensen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5874-z" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620825v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mateos" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Garcia-Olazabal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00404" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400712v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grandmougin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54935-z" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625819v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4958" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143190v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4574-4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154348v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-018-0333-z" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712874v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez del Angel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hjerde" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvadors Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.13598.1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621654v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lasalle" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.08.007" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQFL4HJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628554v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5167-y" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02063466v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4668-z" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886471v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rizzo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00861" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324597v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.030" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61R934QL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481298v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bouchez" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01483-16" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529240v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ciabrelli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Comoglio" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Bonev" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ninova" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3848" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622967v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0352-z" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622016v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Merci&#232;re" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Ping Lee" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2017.01.001" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506620v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2988" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619423v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00559-0" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626891v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-017-0272-0" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606551v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Patrascu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40248" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605642v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3813" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608923v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Panicz" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Igielski" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Hofsoe" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Sadowski" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.047" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658407v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01097-17" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608918v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Belhabich-Baumas" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta E. J&#225;dy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramtin Shayan" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx734" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886441v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189201" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583349v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fitton-Ouhabi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00724-17" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604370v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guti&#233;rrez-Gil" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3581-1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605095v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1748-1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606875v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meerssemann" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;jard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guillocheau" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx004" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410329v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw020" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641707v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sierra" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia J. Canas-Duarte" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Schwelm" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fogelqvist" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv340" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578250v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guellerin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabriel" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00692-16" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605684v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement4183a" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630260v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.51" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637141v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Santika" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Borzym" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2516" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631131v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouniyamine Ibrahime" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv589" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637504v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mengelle" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.04.009" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250505v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003929" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067248v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouniyamine Nabihoudine" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01259" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638220v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18399" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641658v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybats" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Sheong Tan" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-015-1123-2" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194013v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12248" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8MQWCMP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258440v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabihoudine Ibouniyamine" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0833-4" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637865v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13150" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631344v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126416" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194172v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135931" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193853v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D Daetwyler" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stothard" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne van Binsbergen" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3034" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193836v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Filloux" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-188" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719157v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peva Levy" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-491" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638202v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130774" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011303v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Billerey" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-499" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019568v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086227" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636622v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096821" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636117v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouzid" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducancel" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-987" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641536v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.04.032" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053589v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630225v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Salami" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kwiatek" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00772-14" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640484v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-293" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193897v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Rios" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Speziale" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrey" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Peterson" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13289" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207758v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111299" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001073v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Weiss" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins Martins" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meerssemann Meersseman" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-307" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646502v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.034" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000118v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Rodriguez" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065550" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733481v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allias" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-462" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267779v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06788-11" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000319v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.045" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210141v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouetard" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Choisne" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0977-1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAAADA57F757BF53FCE189CCA6BE2DB2F622E3B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726182v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Luche" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gres" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylac" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-301012" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267778v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06789-11" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651716v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01142-12" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801269v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amar" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lange" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chabo" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2329-8" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645044v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Novaes" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Kirst" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-538" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638684v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rauffet" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar025" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649545v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A.P. Paiva" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641837v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-149" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641988v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prince" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P20" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204274v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bercovici" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108332.110" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435769v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-341" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193449v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-I1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435746v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casel Pierrot" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S3" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04541193v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cathelin" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice LOPEZ" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl564" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537087v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537063v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grohs" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603141v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260906v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zallio" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182058v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797361v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard No&#233;mien" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klopp Christophe" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu C&#233;cile" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riquet Juliette" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;ve Katia" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182070v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257499v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311746v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311786v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855207v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526230v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028275v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938071v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Bienefeld" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Costa" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737429v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788783v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317179v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#379;arski" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nynca" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciesielski" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282230v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282331v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zarski" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423161v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Adam" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736598v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santacruz Roco" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786983v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796454v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028351v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786968v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Dixon" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel A Karrow" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menzies" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie A. Mallard" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736390v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785629v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785743v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733811v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860010v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736945v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ping Lee" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sulaiman" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tizia Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1205.42" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886424v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607208v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962027v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tessiot" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194071v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Verrier" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193912v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740721v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743789v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouret" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journot" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193891v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190515v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Rodriguez" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746574v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouzid" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vetillard" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.018" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJ3FZ8Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810078v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189868v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805928v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Corrand" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019848v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194065v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190502v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809075v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueno Saneyoshi" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744513v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809590v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747630v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191333v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lagoutte" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019433v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000327v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750183v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001551v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Serino" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Luche" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Klopp" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chabo" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753292v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752240v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758480v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758288v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755104v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830199v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219122v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Magris" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161584v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mien Maillard" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163782v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dominguez" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566188v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220122v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234447v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220138v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Magalie" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignal Alain" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Emmanuelle" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escaravage Nathalie" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101265v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179427v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855355v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478806v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ech&#233;" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampietro" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Denis" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birbes" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176836v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786567v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Borkowski" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Peregrine" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028336v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936619v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786834v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929438v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740982v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinnello" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739921v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740714v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189835v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795828v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193795v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745585v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810057v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802761v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenman" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190277v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190273v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267802v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746168v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westerfield" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746432v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747932v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205070v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782262v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufarte" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lazuka" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bouhajja" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.15.585145" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952132v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204116v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Kosters" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030658v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fardoux" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790965v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801550v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690622v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058489v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasguignes" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Oudin" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c5875115428c349f7c5a90c510ce91fe8981071;origin=https://github.com/Bios4Biol/intronSeeker;visit=swh:1:snp:94a8406f83eb30a1bc86b1b01052f48c6bcf0c19;anchor=swh:1:rev:0ad12c9965c843c625470af4d35caad1023fa434" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034842v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racoupeau" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787215v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789567v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795849v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795848v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795847v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Farley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia del Vecchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02192-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nynca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#225; Rocha de Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pali&#324;ska-&#379;arska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Kr&#243;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117759" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e137540" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.568" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Belloeil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de la Torre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Contreras-Aguilera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik K&#252;pper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Courtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf281" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline C.V. Lecuyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Neyroud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja2024107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sassone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Felder-Schmittbuhl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Cortinovis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vincenzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Anderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Marturano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ian Marsh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51032-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane V&#233;drine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01329-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blaise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465013v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78520-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hui Tan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibke Kleiner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baturalp Koyun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49025-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck El M&#8217;chirgui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Rios" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad642" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saramito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120945" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Matelot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touzeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Smith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Anthony" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Athrey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000529376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473386v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.06.570386" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030333" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Alberdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Balacco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01758-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guyonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737450v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jasonowicz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Simeon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13641" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M Nieberding" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Beldade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bauml&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Arun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081372" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Com&#237;n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Madacki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rabanaque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Z&#250;&#241;iga-Ant&#243;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ibarz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.887134" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342588v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Cam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frohlich" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.09.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11885" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338956v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reoto Tani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Kawamura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Morita" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12562-021-01548-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141624v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21094-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01066-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126879v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Prokopov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12542" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafargeas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa249" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624885v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Takehana" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400725" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640938v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias St&#246;ck" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Woltering" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1166-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157670v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lasalle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Di Landro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Greif" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105820" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975506v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4858" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978528v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Genevi&#232;re" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1827074" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390352v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.003" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624941v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena A. Kottler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Nanda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302698" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937790v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2020" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157672v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa082" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935418v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Ciesielski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23414" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182981v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wuertz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Fang Liang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa034" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182864v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano-Cantonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105741" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988764v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Thi Phan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus&#8208;barbeoch" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6680" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627554v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Rocha de Almeida" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226878" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334969v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dyomin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cauet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0501-7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182476v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Striberny" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even H J&#248;rgensen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5874-z" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114992v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monika Lewandowska-Sabat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Roger Solberg" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kirsanova" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00689" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388796v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111041" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090589v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41457-x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620825v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mateos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Garcia-Olazabal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00404" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grandmougin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54935-z" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625819v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4958" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886471v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rizzo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00861" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712874v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez del Angel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hjerde" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvadors Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.13598.1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621654v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lasalle" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.08.007" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQFL4HJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628554v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5167-y" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143190v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4574-4" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154348v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-018-0333-z" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02063466v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4668-z" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324597v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.030" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61R934QL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481298v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bouchez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01483-16" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658407v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01097-17" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606551v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Patrascu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40248" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626891v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-017-0272-0" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608923v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Panicz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Igielski" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Hofsoe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Sadowski" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.047" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605642v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3813" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622016v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Merci&#232;re" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Ping Lee" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2017.01.001" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506620v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2988" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622967v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0352-z" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529240v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ciabrelli" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Comoglio" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Bonev" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ninova" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3848" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619423v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00559-0" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886441v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189201" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608918v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Belhabich-Baumas" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta E. J&#225;dy" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramtin Shayan" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx734" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604370v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guti&#233;rrez-Gil" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3581-1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583349v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fitton-Ouhabi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00724-17" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605095v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1748-1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606875v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meerssemann" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;jard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guillocheau" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx004" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410329v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw020" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630260v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.51" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605684v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement4183a" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641707v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sierra" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia J. Canas-Duarte" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Schwelm" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fogelqvist" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv340" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578250v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guellerin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabriel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00692-16" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637141v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Santika" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Borzym" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2516" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631131v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouniyamine Ibrahime" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv589" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637504v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mengelle" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.04.009" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250505v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003929" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258440v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabihoudine Ibouniyamine" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0833-4" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638220v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18399" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067248v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouniyamine Nabihoudine" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01259" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641658v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybats" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Sheong Tan" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-015-1123-2" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194013v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12248" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8MQWCMP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637865v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13150" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631344v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126416" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194172v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135931" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193853v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D Daetwyler" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stothard" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne van Binsbergen" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3034" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636117v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouzid" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducancel" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-987" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641536v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.04.032" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638202v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130774" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011303v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Billerey" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-499" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193836v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Filloux" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-188" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719157v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peva Levy" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-491" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636622v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096821" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019568v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086227" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053589v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630225v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Salami" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kwiatek" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00772-14" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640484v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-293" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193897v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Rios" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Speziale" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrey" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Peterson" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13289" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207758v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111299" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001073v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Weiss" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins Martins" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meerssemann Meersseman" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-307" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000118v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Rodriguez" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065550" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646502v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.034" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733481v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allias" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-462" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000319v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.045" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267779v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06788-11" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210141v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouetard" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Choisne" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0977-1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAAADA57F757BF53FCE189CCA6BE2DB2F622E3B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726182v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Luche" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gres" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylac" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-301012" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651716v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01142-12" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267778v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06789-11" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638684v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rauffet" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar025" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645044v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Novaes" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Kirst" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-538" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801269v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amar" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lange" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chabo" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2329-8" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649545v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A.P. Paiva" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641837v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-149" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641988v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prince" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P20" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204274v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bercovici" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108332.110" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435769v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-341" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193449v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-I1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435746v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casel Pierrot" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S3" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04541193v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cathelin" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice LOPEZ" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl564" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537087v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537063v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grohs" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603141v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797361v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard No&#233;mien" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klopp Christophe" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu C&#233;cile" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riquet Juliette" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;ve Katia" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182058v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260906v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zallio" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182070v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257499v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311786v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311746v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855207v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526230v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028275v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938071v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Bienefeld" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Costa" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737429v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788783v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317179v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#379;arski" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nynca" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciesielski" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282230v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282331v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zarski" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423161v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Adam" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786968v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Dixon" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel A Karrow" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menzies" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie A. Mallard" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736598v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santacruz Roco" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786983v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796454v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028351v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733811v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736390v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785743v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785629v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860010v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736945v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ping Lee" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sulaiman" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tizia Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1205.42" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886424v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607208v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962027v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tessiot" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193912v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194071v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Verrier" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740721v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743789v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouret" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journot" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193891v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190515v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Rodriguez" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746574v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouzid" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vetillard" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.018" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJ3FZ8Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189868v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810078v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805928v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Corrand" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190502v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019848v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194065v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809075v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueno Saneyoshi" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744513v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809590v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747630v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191333v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lagoutte" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019433v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000327v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750183v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001551v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Serino" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Luche" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Klopp" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chabo" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753292v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758480v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752240v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758288v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755104v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830199v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219122v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Magris" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161584v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mien Maillard" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163782v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dominguez" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566188v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220122v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220138v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Magalie" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignal Alain" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Emmanuelle" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escaravage Nathalie" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234447v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101265v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179427v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855355v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478806v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ech&#233;" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampietro" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Denis" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birbes" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176836v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786567v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Borkowski" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Peregrine" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028336v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936619v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786834v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929438v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740982v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinnello" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739921v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740714v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189835v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795828v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193795v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745585v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810057v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190273v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802761v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenman" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190277v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267802v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746168v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westerfield" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746432v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747932v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205070v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782262v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufarte" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lazuka" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bouhajja" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.15.585145" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952132v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204116v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Kosters" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030658v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fardoux" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790965v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801550v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690622v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058489v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasguignes" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Oudin" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c5875115428c349f7c5a90c510ce91fe8981071;origin=https://github.com/Bios4Biol/intronSeeker;visit=swh:1:snp:94a8406f83eb30a1bc86b1b01052f48c6bcf0c19;anchor=swh:1:rev:0ad12c9965c843c625470af4d35caad1023fa434" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034842v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racoupeau" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787215v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789567v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795849v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795848v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>