--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -66,2945 +66,2945 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gaspéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Jandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic composition of epilithic biofilms from agricultural and urban watershed in south Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracieli Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Alan Burrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (22), pp.28808-28824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11389-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence of carbamazepine, diclofenac, and their related metabolites and transformation products in a French aquatic environment and preliminary risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.117052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-step purification/extraction method to access glyphosate, glufosinate, and their metabolites in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Tu Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Thu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Binh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Anh Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1649, pp.462188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Modern agriculture” transfers many pesticides to watercourses: a case study of a representative rural catchment of southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Damian Prestes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (10), pp.10581-10598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06550-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesticide bioaccumulation in epilithic biofilms as a biomarker of agricultural activities in a representative watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08264-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 333, pp.108798 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorption of selected pharmaceuticals by a river sediment: role and mechanisms of sediment or Aldrich humic substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Hsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (15), pp.14532-14543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1684-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Santanna dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.1700019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of wastewater treatment plant discharge on the contamination of river biofilms by pharmaceuticals and antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Stalder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Ploy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 579, pp.1387 - 1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance environnementale de médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01698583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating microplastic flows across rural-urban gradients in a French catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Aubertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Puydupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; International Consortium on Eco-conception and renewable resources (INCREASE), May 2025, La Rochelle (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of benthic microbial communities to pharmaceuticals and resulting adaptation including tolerance, biodegradation and antibiotic resistance: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence des produits de dégradation de médicaments dans les biofilms de deux cours d'eau français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
+                <w:t xml:space="preserve">The impact of urban contamination on antibioresistance in microbial communities from periphyton and sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 24ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063801v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of urban contamination on antibioresistance in microbial communities from periphyton and sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Devers</w:t>
+                <w:t xml:space="preserve">Occurrence des produits de dégradation de médicaments dans les biofilms de deux cours d'eau français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Al Badany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Matviichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier (virtual), France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 24ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...2327 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rapenne</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-04435327v1</w:t>
+                <w:t xml:space="preserve">hal-03063801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3144,90 +3144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Antibiotools - Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatique (PNREST Anses, 2017/3 ABR/22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3298,103 +3298,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t>
@@ -3762,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063801v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zind" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelina Paranhos Rosa de Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alan Burrow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11389-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cleon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thu Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Binh Chu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoi Bui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Phung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06550-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna dos Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08264-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Hsini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1684-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Stalder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01698583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alan Burrow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11389-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cleon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thu Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Binh Chu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoi Bui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Phung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06550-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelina Paranhos Rosa de Vargas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna dos Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08264-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Hsini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1684-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Stalder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01698583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>