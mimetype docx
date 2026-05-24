--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,2407 +66,2541 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t>
+                <w:t xml:space="preserve">Advancing microplastic analysis: Pyrolysis-GC–MS method development and validation for small polymer particles in complex environmental matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+                <w:t xml:space="preserve">Aurore Puydupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+                <w:t xml:space="preserve">Élodie Aubertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Le Guern</w:t>
+                <w:t xml:space="preserve">Erell Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gaspéri</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.101228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293349v1</w:t>
+                <w:t xml:space="preserve">hal-05626188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t>
+                <w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Jandry</w:t>
+                <w:t xml:space="preserve">Jules Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Johnny Gaspéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116613v1</w:t>
+                <w:t xml:space="preserve">hal-05293349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t>
+                <w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Marjolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teofana Chonova</w:t>
+                <w:t xml:space="preserve">Joelle Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154873v1</w:t>
+                <w:t xml:space="preserve">hal-04116613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic composition of epilithic biofilms from agricultural and urban watershed in south Brazil</w:t>
+                <w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gracieli Fernandes</w:t>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Alan Burrow</w:t>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (22), pp.28808-28824. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11389-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407936v1</w:t>
+                <w:t xml:space="preserve">hal-04154873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of carbamazepine, diclofenac, and their related metabolites and transformation products in a French aquatic environment and preliminary risk assessment</w:t>
+                <w:t xml:space="preserve">Organic composition of epilithic biofilms from agricultural and urban watershed in south Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Zind</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gracieli Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cleon</w:t>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
+                <w:t xml:space="preserve">Robert Alan Burrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 196, pp.117052. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (22), pp.28808-28824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11389-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408879v1</w:t>
+                <w:t xml:space="preserve">hal-03407936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step purification/extraction method to access glyphosate, glufosinate, and their metabolites in natural waters</w:t>
+                <w:t xml:space="preserve">Occurrence of carbamazepine, diclofenac, and their related metabolites and transformation products in a French aquatic environment and preliminary risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cam Tu Vu</w:t>
+                <w:t xml:space="preserve">Hiba Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Thu Le</w:t>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Binh Chu</w:t>
+                <w:t xml:space="preserve">Alexis Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Hoi Bui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Lan Anh Phung</w:t>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462188⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.117052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408858v1</w:t>
+                <w:t xml:space="preserve">hal-03408879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Modern agriculture” transfers many pesticides to watercourses: a case study of a representative rural catchment of southern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step purification/extraction method to access glyphosate, glufosinate, and their metabolites in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Tu Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+                <w:t xml:space="preserve">Phuong Thu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
+                <w:t xml:space="preserve">Dinh Binh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Zanella</w:t>
+                <w:t xml:space="preserve">van Hoi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmar Damian Prestes</w:t>
+                <w:t xml:space="preserve">Thi Lan Anh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (10), pp.10581-10598. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1649, pp.462188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06550-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089854v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide bioaccumulation in epilithic biofilms as a biomarker of agricultural activities in a representative watershed</w:t>
+                <w:t xml:space="preserve">“Modern agriculture” transfers many pesticides to watercourses: a case study of a representative rural catchment of southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t>
+                <w:t xml:space="preserve">Renato Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Damian Prestes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-020-08264-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (10), pp.10581-10598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06550-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089856v1</w:t>
+                <w:t xml:space="preserve">hal-03089854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticide bioaccumulation in epilithic biofilms as a biomarker of agricultural activities in a representative watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Barthe</w:t>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
+                <w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Juin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 333, pp.108798 -. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08264-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491434v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
+                <w:t xml:space="preserve">Meg Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
+                <w:t xml:space="preserve">Manon Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 333, pp.108798 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020794v1</w:t>
+                <w:t xml:space="preserve">hal-03491434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of selected pharmaceuticals by a river sediment: role and mechanisms of sediment or Aldrich humic substances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (15), pp.14532-14543. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1684-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121421v1</w:t>
+                <w:t xml:space="preserve">hal-01859406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Guet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Santanna dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020818v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sorption of selected pharmaceuticals by a river sediment: role and mechanisms of sediment or Aldrich humic substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Hsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 25 (15), pp.14532-14543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1684-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859406v1</w:t>
+                <w:t xml:space="preserve">hal-02121421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Howsam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">José Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goossens</w:t>
+                <w:t xml:space="preserve">Maria Santanna dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.1700019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579872v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wastewater treatment plant discharge on the contamination of river biofilms by pharmaceuticals and antibiotic resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Stalder</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.136⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634866v1</w:t>
+                <w:t xml:space="preserve">hal-01940766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Evrard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940766v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La persistance environnementale de médicaments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of wastewater treatment plant discharge on the contamination of river biofilms by pharmaceuticals and antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Stalder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Ploy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 579, pp.1387 - 1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01698583v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La persistance environnementale de médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01698583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2476,805 +2610,805 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating microplastic flows across rural-urban gradients in a French catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Aubertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Puydupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; International Consortium on Eco-conception and renewable resources (INCREASE), May 2025, La Rochelle (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of benthic microbial communities to pharmaceuticals and resulting adaptation including tolerance, biodegradation and antibiotic resistance: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of urban contamination on antibioresistance in microbial communities from periphyton and sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Devers</w:t>
+                <w:t xml:space="preserve">Occurrence des produits de dégradation de médicaments dans les biofilms de deux cours d'eau français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Al Badany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Matviichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier (virtual), France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 24ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145351v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence des produits de dégradation de médicaments dans les biofilms de deux cours d'eau français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
+                <w:t xml:space="preserve">The impact of urban contamination on antibioresistance in microbial communities from periphyton and sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 24ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063801v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Antibiotools - Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatique (PNREST Anses, 2017/3 ABR/22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3284,154 +3418,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3441,181 +3575,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des Milieux Naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legube Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3762,51 +3896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alan Burrow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11389-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cleon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thu Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Binh Chu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoi Bui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Phung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06550-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelina Paranhos Rosa de Vargas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna dos Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08264-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Hsini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1684-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Stalder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01698583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alan Burrow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11389-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zind" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cleon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Vu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thu Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Binh Chu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoi Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Phung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06550-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelina Paranhos Rosa de Vargas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna dos Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08264-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Hsini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1684-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Stalder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01698583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063801v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>