--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -1307,295 +1307,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Blood-Flow Acceleration Time on Doppler Ultrasound Waveforms: What Are We Talking About?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary Non-Aortic Lesions Are Not Rare in Marfan Syndrome and Are Associated with Aortic Dissection Independently of Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Jean Sénémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Laroche</w:t>
+                <w:t xml:space="preserve">Marine Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dauzat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonia Perez-Martin</w:t>
+                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.1097. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12031097⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.10.3390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12082902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013564v1</w:t>
+                <w:t xml:space="preserve">hal-04090194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Non-Aortic Lesions Are Not Rare in Marfan Syndrome and Are Associated with Aortic Dissection Independently of Age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Gaudry</w:t>
+                <w:t xml:space="preserve">Arterial Blood-Flow Acceleration Time on Doppler Ultrasound Waveforms: What Are We Talking About?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Trihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+                <w:t xml:space="preserve">J.-P. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Milleron</w:t>
+                <w:t xml:space="preserve">Michel Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (8), pp.10.3390. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12082902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12031097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090194v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multicenter, Investigator-Blinded, Randomized Controlled Trial to Assess the Efficacy of Calf Neuromuscular Electrical Stimulation Program on Walking Performance in Peripheral Artery Disease: The ELECTRO-PAD Study Protocol</w:t>
               </w:r>
@@ -1977,1065 +1977,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Wells score in predicting deep vein thrombosis in medical and surgical hospitalized patients with or without thromboprophylaxis: The R-WITT study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Trihan</w:t>
+                <w:t xml:space="preserve">Discontinuation of vascular therapeutics during the COVID-19 pandemic first wave in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Adam</w:t>
+                <w:t xml:space="preserve">M. Dadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Jidal</w:t>
+                <w:t xml:space="preserve">I. Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Aichoun</w:t>
+                <w:t xml:space="preserve">S. Zuily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Coudray</w:t>
+                <w:t xml:space="preserve">Joseph Emmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (3), pp.288-296. </w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.90-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1358863X21994672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631508v1</w:t>
+                <w:t xml:space="preserve">hal-03164100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuation of vascular therapeutics during the COVID-19 pandemic first wave in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the Use of Arterial Doppler Waveform Classifications in Clinical Routine to Describe Lower Limb Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Quere</w:t>
+                <w:t xml:space="preserve">Clément Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zuily</w:t>
+                <w:t xml:space="preserve">Jérôme Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Emmerich</w:t>
+                <w:t xml:space="preserve">Joel Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (2), pp.90-92. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10030464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164100v1</w:t>
+                <w:t xml:space="preserve">hal-03156413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Use of Arterial Doppler Waveform Classifications in Clinical Routine to Describe Lower Limb Flow</w:t>
+                <w:t xml:space="preserve">Corrigendum: Arterial Doppler Waveforms Are Independently Associated With Maximal Walking Distance in Suspected Peripheral Artery Disease Patients (vol 8, 608008, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annaig Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tollenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lanéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joel Constans</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Metairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10030464⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.699346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156413v1</w:t>
+                <w:t xml:space="preserve">hal-03280403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Pre-Trained Neural Network for Automatic Classification of Arterial Doppler Flow Waveforms: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10194479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Arterial Doppler Waveforms Are Independently Associated With Maximal Walking Distance in Suspected Peripheral Artery Disease Patients (vol 8, 608008, 2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of the Wells score in predicting deep vein thrombosis in medical and surgical hospitalized patients with or without thromboprophylaxis: The R-WITT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aichoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Miossec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Metairie</w:t>
+                <w:t xml:space="preserve">Sarah Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Vascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.288-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.699346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1358863X21994672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280403v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Doppler Waveforms Are Independently Associated With Maximal Walking Distance in Suspected Peripheral Artery Disease Patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-rater Reliability of a 13-Category Arterial Doppler Waveform Classification and Practice of French Vascular Physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Metairie</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.608008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.608008⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.640838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.640838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244805v1</w:t>
+                <w:t xml:space="preserve">hal-03280475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-rater Reliability of a 13-Category Arterial Doppler Waveform Classification and Practice of French Vascular Physicians</w:t>
+                <w:t xml:space="preserve">Gender Differences in the Medical Treatment of Peripheral Artery Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Eudes Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.640838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10132855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280475v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in the Medical Treatment of Peripheral Artery Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arterial Doppler Waveforms Are Independently Associated With Maximal Walking Distance in Suspected Peripheral Artery Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tollenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Metairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (13), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.608008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10132855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.608008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282042v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high variability of arterial Doppler waveform descriptions exists in China</w:t>
               </w:r>
@@ -3194,64 +3194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Howlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (6), pp.585-587. </w:t>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Scissons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (6), pp.518-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loukman Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,77 +3821,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loukman Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes and Vascular Disease Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3951,64 +3951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,282 +4049,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of digital arterial obstructive disease diagnosis using laser Doppler flowmetry in systemic sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Vascular medicine residents lack adequate training for limb pressure measurement: A nationwide survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lanéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stivalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loukman Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (5), pp.452-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1358863X19867759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280771v1</w:t>
+                <w:t xml:space="preserve">hal-02276894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular medicine residents lack adequate training for limb pressure measurement: A nationwide survey in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility of digital arterial obstructive disease diagnosis using laser Doppler flowmetry in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Hoffmann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.156-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276894v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise transcutaneous oximetry significantly modifies the diagnostic hypotheses and impacts scheduled investigations or treatments of patients with exertional limb pain</w:t>
               </w:r>
@@ -4649,51 +4649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74E63BBD"/>
+    <w:nsid w:val="7914A8BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4880,51 +4880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/0000-0002-0598-3929" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0598-3929" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177577258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308306940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-3908-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Semaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Gu&#233;zais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Talbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vannier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2025.07.032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;zais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lan&#233;elle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boss&#233;e-Pilon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;ro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Trihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05049129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeunemaitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frank" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Adham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pitocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.124.072849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03425-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2024.01.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;n&#233;maud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milleron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082902" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11247261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Coutant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thollot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.744354" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796388v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Metairie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.941600" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03631508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aichoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coudray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X21994672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dadon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zuily" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emmerich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilcher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillaumat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Constans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030464" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194479" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Miossec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.699346" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.608008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280475v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.640838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sauvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Trihan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132855" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Wen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiying Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Fu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Tong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X20903808" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boilley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Howlett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41440-020-0403-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bailey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stacey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.05.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scissons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000906" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2020.584274" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rossignol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2019.04.441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stivalet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1479164118809527" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000789" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescoat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276894v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hoffmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X19867759" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamotte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bura Riviere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2018.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB47G26-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04457260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC430" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/0000-0002-0598-3929" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0598-3929" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177577258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308306940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-3908-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Semaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Gu&#233;zais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Talbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vannier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2025.07.032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;zais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lan&#233;elle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boss&#233;e-Pilon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;ro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Trihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05049129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeunemaitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frank" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Adham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pitocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.124.072849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03425-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2024.01.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;n&#233;maud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milleron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082902" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11247261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Coutant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thollot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.744354" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796388v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Metairie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.941600" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dadon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zuily" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emmerich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.01.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillaumat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Constans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030464" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Miossec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.699346" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03631508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aichoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coudray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X21994672" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280475v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.640838" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sauvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Trihan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132855" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.608008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Wen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiying Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Fu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Tong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X20903808" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boilley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Howlett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41440-020-0403-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bailey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stacey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.05.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scissons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000906" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2020.584274" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rossignol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2019.04.441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stivalet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1479164118809527" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000789" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hoffmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X19867759" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280771v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescoat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamotte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bura Riviere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2018.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB47G26-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04457260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC430" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>