--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -498,429 +498,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic inbreeding load and its individual prediction for milk yield in French dairy sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinism of sensitivity to environmental challenges using daily feed intake records in three lines of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Antonios</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luis Varona</w:t>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-024-00945-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.skae330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875043v1</w:t>
+                <w:t xml:space="preserve">hal-05554402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-breed single-step genomic best linear unbiased predictor evaluations for fertility traits in US dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic inbreeding load and its individual prediction for milk yield in French dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia T Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Tabet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Misztal</w:t>
+                <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25281⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-024-00945-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863944v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of sensitivity to environmental challenges using daily feed intake records in three lines of pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+                <w:t xml:space="preserve">All-breed single-step genomic best linear unbiased predictor evaluations for fertility traits in US dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lourenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bussiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">I. Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 102, </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp.694 - 706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skae330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554402v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of the genetic trends of French dairy sheep in Mendelian samplings and long-term contributions</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing strategies for multi-population genomic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Diéguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jielin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (1), pp.69. </w:t>
@@ -1529,51 +1529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The correlation of substitution effects across populations and generations in the presence of nonadditive functional gene action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Prediction of Hybrid Crops Allows Disentangling Dominance and Epistasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Diéguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,51 +1910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and pedigree estimation of inbreeding depression for semen traits in the Basco-Béarnaise dairy sheep breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,51 +1962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (3), pp.3221-3230. </w:t>
@@ -2038,291 +2038,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purebred and Crossbred Genomic Evaluation and Mate Allocation Strategies To Exploit Dominance in Pig Crossbreeding Schemes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association analysis of loci implied in “buffering” epistasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban A. Bouquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Naval-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Henshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda S S Raidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.120.401376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (3), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929363v1</w:t>
+                <w:t xml:space="preserve">hal-02887625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association analysis of loci implied in “buffering” epistasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Reverter</w:t>
+                <w:t xml:space="preserve">Purebred and Crossbred Genomic Evaluation and Mate Allocation Strategies To Exploit Dominance in Pig Crossbreeding Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Diéguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (3), pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.2829-2841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.120.401376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887625v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating dominance genetic variances for growth traits in American Angus males using genomic models</w:t>
               </w:r>
@@ -2432,334 +2432,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-based mate allocation strategies to maximize total genetic value in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Dissecting total genetic variance into additive and dominance components of purebred and crossbred pig traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Bouquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0498-y⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (11), pp.2429-2439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300859v1</w:t>
+                <w:t xml:space="preserve">hal-02619299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting total genetic variance into additive and dominance components of purebred and crossbred pig traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">SNP-based mate allocation strategies to maximize total genetic value in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Diéguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Mercat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (11), pp.2429-2439. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731119001046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0498-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619299v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection models for directional dominance: an example for litter size in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Herring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Fredslund Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 209 (3), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2936,64 +2936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-additive effects in genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,77 +3200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance and epistatic genetic variances for litter size in pigs using genomic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Reverter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Herring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3298,585 +3298,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of complex traits: Conciliating genetics and statistics</w:t>
+                <w:t xml:space="preserve">Metafounders are related to Fst fixation indices and reduce bias in single-step genomic evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+                <w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llibertat Tusell Palomero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ole F. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pocrnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12269⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0309-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603959v1</w:t>
+                <w:t xml:space="preserve">hal-01487094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metafounders are related to Fst fixation indices and reduce bias in single-step genomic evaluations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of complex traits: Conciliating genetics and statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole F. Christensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pocrnic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Llibertat Tusell Palomero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (3), pp.178-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0309-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487094v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of the actual relationship between half-sibs in a pig population</w:t>
+                <w:t xml:space="preserve">Influence of epistasis on response to genomic selection using complete sequence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. García-Baccino</w:t>
+                <w:t xml:space="preserve">Natalia S. Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Munilla</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Pérez-Enciso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12236⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0340-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603844v1</w:t>
+                <w:t xml:space="preserve">hal-01577472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of epistasis on response to genomic selection using complete sequence data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimates of the actual relationship between half-sibs in a pig population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. García-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia S. Forneris</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">S. Munilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pérez-Enciso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.S. Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (2), pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0340-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577472v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal estimates of variances for additive, dominance and epistatic effects in Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 206 (3), pp.1297-1307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3940,51 +3940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Fredslund Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Gladis Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (1), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4018,77 +4018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of methods to estimate genomic relationships using pedigree and markers in livestock populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Forneris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Steibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,51 +4177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic BLUP including additive and dominant variation in purebreds and F1 crossbreds, with an application in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prior genetic architecture impacting genomic regions under selection: An example using genomic selection in two poultry breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heidaritabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic evaluation with major genes and polygenic inheritance when some animals are not genotyped using gene content multiple-trait BLUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4529,395 +4529,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral relationships using metafounders : Finite ancestral population and across population relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quality Control of Genotypes Using Heritability Estimates of Gene Content at the Marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.F. Christensen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shogo Tsuruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 200 (2), pp.455-468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.115.177014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 199 (3), pp.675-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.173559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639425v1</w:t>
+                <w:t xml:space="preserve">hal-02630879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex impact on the quality of fatty liver and its genetic determinism in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+                <w:t xml:space="preserve">Bernard Retaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (9), pp.4252-4257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas2015-9121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Control of Genotypes Using Heritability Estimates of Gene Content at the Marker</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ancestral relationships using metafounders : Finite ancestral population and across population relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.F. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogo Tsuruta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 199 (3), pp.675-681. </w:t>
+              <w:t xml:space="preserve">, 2015, 200 (2), pp.455-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.173559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.115.177014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630879v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes in a single-step (ssGWAS) for 6-week body weight in broiler chickens</w:t>
               </w:r>
@@ -4942,51 +4942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacy Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan L Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5050,77 +5050,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of dominance effects on milk production and conformation traits in Fleckvieh cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5295,225 +5295,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown-parent groups in single-step genomic evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short communication: Analysis of association between the prion protein (PRNP) locus and milk traits in Latxa dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Swan</w:t>
+                <w:t xml:space="preserve">I. Beltran de Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (9), pp.6079-6083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646669v1</w:t>
+                <w:t xml:space="preserve">hal-02644865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the additive and dominant variance and covariance of individuals within the genomic selection scope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 195 (4), pp.1223-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5541,174 +5503,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Analysis of association between the prion protein (PRNP) locus and milk traits in Latxa dairy sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unknown-parent groups in single-step genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Beltran de Heredia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Ugarte</w:t>
+                <w:t xml:space="preserve">A.A. Swan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (4), pp.252-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6570⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644865v1</w:t>
+                <w:t xml:space="preserve">hal-02646669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a multi-line broiler chicken population using a single-step genomic evaluation procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,320 +5908,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias in genomic predictions for populations under selection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S001667231100022X⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (4), pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647567v1</w:t>
+                <w:t xml:space="preserve">hal-02643598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias in genomic predictions for populations under selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (5), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S001667231100022X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643598v1</w:t>
+                <w:t xml:space="preserve">hal-02647567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,298 +7165,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No association between HLA-B and cutaneous reactions to sulphonamides in human immunodeficiency virus-infected patients</w:t>
+                <w:t xml:space="preserve">HLA-DRB1*01 associated with cutaneous hypersensitivity induced by nevirapine and efavirenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wolkenstein</w:t>
+                <w:t xml:space="preserve">Brigitte Milpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eliaszewicz</w:t>
+                <w:t xml:space="preserve">Nicolas Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Sicard</w:t>
+                <w:t xml:space="preserve">Terence Niel Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.540-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666743v1</w:t>
+                <w:t xml:space="preserve">hal-02667073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DRB1*01 associated with cutaneous hypersensitivity induced by nevirapine and efavirenz</w:t>
+                <w:t xml:space="preserve">No association between HLA-B and cutaneous reactions to sulphonamides in human immunodeficiency virus-infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eliaszewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Milpied</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Terence Niel Ledger</w:t>
+                <w:t xml:space="preserve">X. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 159 (2), pp.501-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2008.08660.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667073v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci linked to PRNP gene controlling health and production traits in INRA 401 sheep</w:t>
               </w:r>
@@ -8306,51 +8306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8539,527 +8539,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of resilience to unrecorded challenges in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Prediction of hidden individual inbreeding depression loadin French dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.908</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706924v1</w:t>
+                <w:t xml:space="preserve">hal-04653927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hidden individual inbreeding depression loadin French dairy sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinism of resilience to unrecorded challenges in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Antonios</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luis Varona</w:t>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653927v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic trend partitioning in dairy sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Partition of the genetic trend of French dairy sheep in Mendelian samplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pong-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, United States</w:t>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT) Agricultural Meeting (AGBT Ag)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653885v1</w:t>
+                <w:t xml:space="preserve">hal-04653868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of the genetic trend of French dairy sheep in Mendelian samplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genetic trend partitioning in dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pong-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT) Agricultural Meeting (AGBT Ag)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653868v1</w:t>
+                <w:t xml:space="preserve">hal-04653885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine decomposition of inbreeding into the source of the co-ancestries</w:t>
               </w:r>
@@ -9166,90 +9166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine decomposition of inbreeding into the source of the co-ancestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9412,77 +9412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9546,51 +9546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICIÓN FINA DE GANANCIAS GENÉTICAS EN MANECH TETE ROUSSE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9622,243 +9622,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation of substitution effects across populations and across generations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Can metafounders improve inbreeding estimation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t>
+              <w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293000v1</w:t>
+                <w:t xml:space="preserve">hal-03292880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can metafounders improve inbreeding estimation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The correlation of substitution effects across populations and across generations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne C. J. Wientjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292880v1</w:t>
+                <w:t xml:space="preserve">hal-03293000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles pour de nouveaux défis</w:t>
               </w:r>
@@ -9952,51 +9952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of mate allocation in pig crossbreeding schemes : a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Diéguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10073,64 +10073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10149,299 +10149,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic mating allocation model with dominance to maximize overall genetic merit in Landrace pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epistatic genetic variances for litter size in pigs using genomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Omar Gonzalez Dieguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+                <w:t xml:space="preserve">Harmony Crichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737646v1</w:t>
+                <w:t xml:space="preserve">hal-02735181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistatic genetic variances for litter size in pigs using genomic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic mating allocation model with dominance to maximize overall genetic merit in Landrace pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Omar Gonzalez Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735181v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid method for the identification of epistatic ‘dormant’ SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reverter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10561,51 +10561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S.S. Raidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10630,77 +10630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS pour épistasie contre fond génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Reverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10738,51 +10738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una mirada a la depresión endogámica en el tamaño de camada porcino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10827,290 +10827,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dominance effects in adaptation and growth traits of tropical beef cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets non-additifs à l'ère de la génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787817v1</w:t>
+                <w:t xml:space="preserve">hal-02787052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets non-additifs à l'ère de la génomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of dominance effects in adaptation and growth traits of tropical beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S.S. Rainan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Porto-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787052v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelos de evaluación genómica con dominancia direccional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Herring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11161,103 +11161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimación de la varianza aditiva y dominante en caracteres de cerdo medidos en población pura y cruzada usando G-Gibbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell Palomero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Mercat-Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t>
@@ -11286,64 +11286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred pigs including dominance with kernel and two genomic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell Palomero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Herring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11394,51 +11394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction with major genes partially genotyped using gene content multiple trait BLUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11476,64 +11476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-breed ancestral relationships and metafounders for genomic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.F. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11610,64 +11610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of dominant and additive variances from genomic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11718,64 +11718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacy Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Swan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11826,77 +11826,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of dominance effects in milk production and conformation traits of Fleckvieh cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12214,51 +12214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12862,51 +12862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of genetype estimation using loop breakers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12925,260 +12925,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for level of infection to estimate polygenic variation in susceptibility to scrapie in a Romanov natural infected population.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Diaz</w:t>
+                <w:t xml:space="preserve">Selection for scrapie resistance in France : is there evidence of negative effects on production and health traits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Minas Gerais, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814074v1</w:t>
+                <w:t xml:space="preserve">hal-02755358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for scrapie resistance in France : is there evidence of negative effects on production and health traits ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+                <w:t xml:space="preserve">Accounting for level of infection to estimate polygenic variation in susceptibility to scrapie in a Romanov natural infected population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Minas Gerais, Brazil</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755358v1</w:t>
+                <w:t xml:space="preserve">hal-02814074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques</w:t>
               </w:r>
@@ -13527,51 +13527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13851,51 +13851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding loops using graph theory in complex pedigrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Perez Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13991,90 +13991,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting hidden individual inbreeding depression load from Mendelian decomposition of inbreeding in dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
@@ -14103,103 +14103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics to estimate additive and dominance genetic variances in purebred and crossbred pig traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t>
@@ -14241,77 +14241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metafounders reduces bias in Single Step GBLUP genomic evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.C. Cantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14401,51 +14401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacy Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Varona Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14483,103 +14483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la fonte du foie gras et sa prédiction via le classement commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+                <w:t xml:space="preserve">Bernard Retaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Retaillau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Alinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG), 1241 p., 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
@@ -14697,273 +14697,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control of genotypes using heritability estimates of gene content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A general approach for calculation of genomic relationship matrices for epistatic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. , 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741572v1</w:t>
+                <w:t xml:space="preserve">hal-02740209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach for calculation of genomic relationship matrices for epistatic effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Varona</w:t>
+                <w:t xml:space="preserve">Quality control of genotypes using heritability estimates of gene content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Tsuruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. , 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740209v1</w:t>
+                <w:t xml:space="preserve">hal-02741572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters along the near infra red spectra to predict melting rate of the duck fatty liver</w:t>
               </w:r>
@@ -15070,51 +15070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to remove bias in genomic predictions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p.31, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15652,51 +15652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bussiman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lourenco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Holl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00974-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01000-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Menwer Tabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Misztal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00984-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia T Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00945-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourenco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussiman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Misztal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25281" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00705-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshun Mei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielin Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00760-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Wientjes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Zwaan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00709-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S Forneris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A Garcia-Baccino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J C Cantet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401376" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henshall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S S Raidan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Cantet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0498-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herring" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0374-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. S. Raidan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio R Porto-Neto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid A Lehnert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0437-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12269" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Christensen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0309-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garc&#237;a-Baccino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Forneris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12236" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Forneris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0340-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Gladis Vitezica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0271-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Bates" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V717WCHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0185-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidaritabar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. M. Bastiaansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15Z8TBVF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0165-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Christensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnacio Aguilar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.177014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Retaillau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alinier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9121" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tsuruta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L Fernando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ertl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Edel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-40" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Swan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49149491F2996EF0542484B501F4C5C87C0A4948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155176" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beltran de Heredia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6570" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simeone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00939.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBKZ816Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001667231100022X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pendaries" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titeux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2010.36" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665246v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0898" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paget" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malecaze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.11.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7G6LB0P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663955v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolkenstein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eliaszewicz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sicard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2008.08660.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7870DDD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Niel Ledger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894512v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677956v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#237;az" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2005008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670716v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Vitezica" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677901v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673212v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Vitezica" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706924v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. J. Wientjes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Heuvel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Zwaan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293078v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Acosta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293000v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737646v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez Dieguez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735181v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Crichan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736609v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henshall" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Porto-Neto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raidan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Raidan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787883v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herring" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787817v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Rainan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Porto-Neto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787052v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603647v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741575v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Swan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746604v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755382v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S122" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758389v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle-Costard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813118v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816490v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814074v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755358v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760634v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825146v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827604v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758931v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758743v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761560v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Enciso" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795972v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Cantet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741569v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona Aguado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739254v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J.C. Cantet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741572v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740209v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745936v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745121v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750733v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806484v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832064v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bussiman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lourenco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Holl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00974-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01000-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Menwer Tabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Misztal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00984-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia T Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00945-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourenco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussiman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Misztal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00705-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshun Mei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielin Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00760-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Wientjes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Zwaan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00709-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S Forneris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A Garcia-Baccino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J C Cantet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henshall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S S Raidan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401376" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Cantet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0498-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herring" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0374-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. S. Raidan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio R Porto-Neto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid A Lehnert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0437-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Christensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0309-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12269" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Forneris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0340-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garc&#237;a-Baccino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Forneris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12236" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Gladis Vitezica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0271-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Bates" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V717WCHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0185-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidaritabar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. M. Bastiaansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15Z8TBVF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0165-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tsuruta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173559" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Retaillau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alinier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9121" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Christensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnacio Aguilar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.177014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L Fernando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ertl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Edel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-40" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644865v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beltran de Heredia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6570" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155176" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Swan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49149491F2996EF0542484B501F4C5C87C0A4948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simeone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00939.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBKZ816Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001667231100022X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pendaries" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titeux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2010.36" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665246v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0898" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paget" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malecaze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.11.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7G6LB0P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663955v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Niel Ledger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolkenstein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eliaszewicz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sicard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2008.08660.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7870DDD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894512v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677956v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#237;az" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2005008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670716v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Vitezica" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677901v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673212v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Vitezica" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706924v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. J. Wientjes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Heuvel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Zwaan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293078v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Acosta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293000v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735181v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Crichan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737646v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez Dieguez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736609v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henshall" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Porto-Neto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raidan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Raidan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787883v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herring" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787052v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787817v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Rainan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Porto-Neto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603647v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741575v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Swan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746604v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755382v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S122" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758389v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle-Costard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813118v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816490v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755358v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814074v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760634v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825146v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827604v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758931v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758743v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761560v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Enciso" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795972v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Cantet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741569v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona Aguado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739254v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J.C. Cantet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741572v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745936v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745121v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750733v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806484v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832064v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>