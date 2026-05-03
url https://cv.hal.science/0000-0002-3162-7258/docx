--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -66,593 +66,593 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-by-environment interaction with high-dimensional environmental data: an example in pigs</w:t>
+                <w:t xml:space="preserve">Genetic connectedness and genotype-by-environment interaction in a maternal pig line across countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Bussiman</w:t>
+                <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Lourenco</w:t>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Hidalgo</w:t>
+                <w:t xml:space="preserve">Andrés Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Yi Chen</w:t>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Holl</w:t>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-00974-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skag088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103374v1</w:t>
+                <w:t xml:space="preserve">hal-05592255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlations of environmental sensitivity based on daily feed intake perturbations with economically important traits in a male pig line</w:t>
+                <w:t xml:space="preserve">Genotype-by-environment interaction with high-dimensional environmental data: an example in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
+                <w:t xml:space="preserve">Fernando Bussiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+                <w:t xml:space="preserve">Daniela Lourenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+                <w:t xml:space="preserve">Jorge Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Ching-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulma G Vitezica</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justin Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-01000-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-00974-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319637v1</w:t>
+                <w:t xml:space="preserve">hal-05103374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting overestimation of approximate traditional reliabilities with herd-sire interactions when young genomic bulls are used in few herds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic correlations of environmental sensitivity based on daily feed intake perturbations with economically important traits in a male pig line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe-Menwer Tabet</w:t>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zulma G Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-00984-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-01000-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135120v1</w:t>
+                <w:t xml:space="preserve">hal-05319637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of sensitivity to environmental challenges using daily feed intake records in three lines of pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
+                <w:t xml:space="preserve">Correcting overestimation of approximate traditional reliabilities with herd-sire interactions when young genomic bulls are used in few herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe-Menwer Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Bermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+                <w:t xml:space="preserve">Daniela Lourenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 102, pp.skae330. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skae330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-00984-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554402v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic inbreeding load and its individual prediction for milk yield in French dairy sheep</w:t>
               </w:r>
@@ -766,14509 +766,14889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-breed single-step genomic best linear unbiased predictor evaluations for fertility traits in US dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinism of sensitivity to environmental challenges using daily feed intake records in three lines of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Tabet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Misztal</w:t>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.skae330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863944v1</w:t>
+                <w:t xml:space="preserve">hal-05554402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of the genetic trends of French dairy sheep in Mendelian samplings and long-term contributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-breed single-step genomic best linear unbiased predictor evaluations for fertility traits in US dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lourenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bussiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antonios</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S.T. Rodríguez-Ramilo</w:t>
+                <w:t xml:space="preserve">I. Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 106 (9), pp.6275-6287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-23009⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp.694 - 706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323394v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interpopulation distance on dominance variance and average heterosis in hybrid populations within species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning of the genetic trends of French dairy sheep in Mendelian samplings and long-term contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pong-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Legarra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.T. Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyad059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (9), pp.6275-6287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-23009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095875v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing strategies for multi-population genomic evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+                <w:t xml:space="preserve">Impact of interpopulation distance on dominance variance and average heterosis in hybrid populations within species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Omar Gonzalez-Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00705-x⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyad059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587575v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of additive, dominance, and inbreeding depression effects on genomic evaluation by combining two SNP chips in Canadian Yorkshire pigs bred in China</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing strategies for multi-population genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Diéguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00760-4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (1), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00705-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041177v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term effects of genomic selection: 1. Response to selection, additive genetic variance, and genetic architecture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impacts of additive, dominance, and inbreeding depression effects on genomic evaluation by combining two SNP chips in Canadian Yorkshire pigs bred in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanshun Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jielin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00709-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00760-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717153v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation of substitution effects across populations and generations in the presence of nonadditive functional gene action</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">The long-term effects of genomic selection: 1. Response to selection, additive genetic variance, and genetic architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Wientjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piter Bijma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Calus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Zwaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 219 (4), 11 p. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyab138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00709-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481088v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Prediction of Hybrid Crops Allows Disentangling Dominance and Epistasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The correlation of substitution effects across populations and generations in the presence of nonadditive functional gene action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Wientjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyab026⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 219 (4), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyab138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154408v1</w:t>
+                <w:t xml:space="preserve">hal-03481088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating inbreeding depression for growth and reproductive traits using pedigree and genomic methods in Argentinean Brangus cattle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic Prediction of Hybrid Crops Allows Disentangling Dominance and Epistasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Diéguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab289⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyab026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482733v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and pedigree estimation of inbreeding depression for semen traits in the Basco-Béarnaise dairy sheep breed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating inbreeding depression for growth and reproductive traits using pedigree and genomic methods in Argentinean Brangus cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia S Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina A Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo J C Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-18761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154326v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association analysis of loci implied in “buffering” epistasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernanda S S Raidan</w:t>
+                <w:t xml:space="preserve">Genomic and pedigree estimation of inbreeding depression for semen traits in the Basco-Béarnaise dairy sheep breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.3221-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-18761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887625v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purebred and Crossbred Genomic Evaluation and Mate Allocation Strategies To Exploit Dominance in Pig Crossbreeding Schemes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Association analysis of loci implied in “buffering” epistasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Naval-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Henshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda S S Raidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.120.401376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (3), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929363v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dominance genetic variances for growth traits in American Angus males using genomic models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Purebred and Crossbred Genomic Evaluation and Mate Allocation Strategies To Exploit Dominance in Pig Crossbreeding Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Diéguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skz384⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.2829-2841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.120.401376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561843v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting total genetic variance into additive and dominance components of purebred and crossbred pig traits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Estimating dominance genetic variances for growth traits in American Angus males using genomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Lourenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119001046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (1), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619299v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-based mate allocation strategies to maximize total genetic value in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Dissecting total genetic variance into additive and dominance components of purebred and crossbred pig traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0498-y⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (11), pp.2429-2439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300859v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection models for directional dominance: an example for litter size in pigs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">SNP-based mate allocation strategies to maximize total genetic value in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Diéguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0374-1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0498-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694179v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Model with Correlation Between Additive and Dominance Effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+                <w:t xml:space="preserve">Genomic selection models for directional dominance: an example for litter size in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.118.301015⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0374-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626209v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-additive effects in genomic selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Varona</w:t>
+                <w:t xml:space="preserve">Genomic Model with Correlation Between Additive and Dominance Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Fredslund Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00078⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209 (3), pp.711-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.118.301015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626411v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonadditive effects in yearling weight of tropical beef cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-additive effects in genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/sky275⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626137v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance and epistatic genetic variances for litter size in pigs using genomic models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of nonadditive effects in yearling weight of tropical beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda S. S. Raidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laercio R Porto-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid A Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (10), pp.4028-4034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0437-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405297v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metafounders are related to Fst fixation indices and reduce bias in single-step genomic evaluations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t>
+                <w:t xml:space="preserve">Dominance and epistatic genetic variances for litter size in pigs using genomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Herring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0309-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0437-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487094v1</w:t>
+                <w:t xml:space="preserve">hal-02405297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of complex traits: Conciliating genetics and statistics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metafounders are related to Fst fixation indices and reduce bias in single-step genomic evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole F. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pocrnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12269⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0309-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603959v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of epistasis on response to genomic selection using complete sequence data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miguel Pérez-Enciso</w:t>
+                <w:t xml:space="preserve">Prediction of complex traits: Conciliating genetics and statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell Palomero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0340-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (3), pp.178-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577472v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of the actual relationship between half-sibs in a pig population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. García-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Forneris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134 (2), pp.109-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbg.12236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal estimates of variances for additive, dominance and epistatic effects in Populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+                <w:t xml:space="preserve">Influence of epistasis on response to genomic selection using complete sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia S. Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Varona</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pérez-Enciso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0340-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604933v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evaluation by including dominance effects and inbreeding depression for purebred and crossbred performance with an application in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ole Fredslund Christensen</w:t>
+                <w:t xml:space="preserve">Orthogonal estimates of variances for additive, dominance and epistatic effects in Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulma Gladis Vitezica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (3), pp.1297-1307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479227v1</w:t>
+                <w:t xml:space="preserve">hal-01604933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods to estimate genomic relationships using pedigree and markers in livestock populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Steibel</w:t>
+                <w:t xml:space="preserve">Genomic evaluation by including dominance effects and inbreeding depression for purebred and crossbred performance with an application in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Fredslund Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Gladis Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12217⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0271-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02633716v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic BLUP including additive and dominant variation in purebreds and F1 crossbreds, with an application in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Herring</w:t>
+                <w:t xml:space="preserve">A comparison of methods to estimate genomic relationships using pedigree and markers in livestock populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.O. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0185-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (6), pp.452-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341340v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior genetic architecture impacting genomic regions under selection: An example using genomic selection in two poultry breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Borg</w:t>
+                <w:t xml:space="preserve">Genomic BLUP including additive and dominant variation in purebreds and F1 crossbreds, with an application in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Herring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0185-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630919v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evaluation with major genes and polygenic inheritance when some animals are not genotyped using gene content multiple-trait BLUP</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prior genetic architecture impacting genomic regions under selection: An example using genomic selection in two poultry breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heidaritabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. M. Bastiaansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0165-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Control of Genotypes Using Heritability Estimates of Gene Content at the Marker</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic evaluation with major genes and polygenic inheritance when some animals are not genotyped using gene content multiple-trait BLUP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.173559⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0165-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630879v1</w:t>
+                <w:t xml:space="preserve">hal-01341323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex impact on the quality of fatty liver and its genetic determinism in mule ducks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Quality Control of Genotypes Using Heritability Estimates of Gene Content at the Marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Tsuruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2015-9121⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (3), pp.675-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.173559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631970v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral relationships using metafounders : Finite ancestral population and across population relationships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Sex impact on the quality of fatty liver and its genetic determinism in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Retaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.115.177014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (9), pp.4252-4257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2015-9121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639425v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes in a single-step (ssGWAS) for 6-week body weight in broiler chickens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancestral relationships using metafounders : Finite ancestral population and across population relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.F. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00134⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200 (2), pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.115.177014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637838v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of dominance effects on milk production and conformation traits in Fleckvieh cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Ertl</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes in a single-step (ssGWAS) for 6-week body weight in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Edel</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan L Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-40⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341269v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting the quality of mule duck fatty liver based on near-infrared spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis of dominance effects on milk production and conformation traits in Fleckvieh cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 46 (1), pp.38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-38⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341263v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Analysis of association between the prion protein (PRNP) locus and milk traits in Latxa dairy sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Ugarte</w:t>
+                <w:t xml:space="preserve">Selecting the quality of mule duck fatty liver based on near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6570⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644865v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the additive and dominant variance and covariance of individuals within the genomic selection scope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Short communication: Analysis of association between the prion protein (PRNP) locus and milk traits in Latxa dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Beltran de Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 195 (4), pp.1223-1230. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (9), pp.6079-6083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.113.155176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651726v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown-parent groups in single-step genomic evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">On the additive and dominant variance and covariance of individuals within the genomic selection scope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Swan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12025⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (4), pp.1223-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.155176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646669v1</w:t>
+                <w:t xml:space="preserve">hal-02651726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a multi-line broiler chicken population using a single-step genomic evaluation procedure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Unknown-parent groups in single-step genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Misztal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Swan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 129 (1), pp.3-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00939.x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 130 (4), pp.252-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643878v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the relationships between quality and biochemical composition of fatty liver in mule ducks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a multi-line broiler chicken population using a single-step genomic evaluation procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2011-4945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00939.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643673v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Modeling the relationships between quality and biochemical composition of fatty liver in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cullere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie A. Venien</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Dalle Zotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (9), pp.3312-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2011-4945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643598v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias in genomic predictions for populations under selection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (4), pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S001667231100022X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647567v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias in genomic predictions for populations under selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3091⟩</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (5), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S001667231100022X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652266v1</w:t>
+                <w:t xml:space="preserve">hal-02647567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 2. Fatty liver quality.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731109990863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3), pp.669-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668595v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune reactivity to type VII collagen: implications for gene therapy of recessive dystrophic epidermolysis bullosa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 2. Fatty liver quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lahirigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gt.2010.36⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109990863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667390v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nonlinear and spline regression models for describing mule duck growth curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Immune reactivity to type VII collagen: implications for gene therapy of recessive dystrophic epidermolysis bullosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pendaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2009-00581⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (7), pp.930-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gt.2010.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660759v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of three methods for detecting association of quantitative traits in samples of related subjects.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Comparison of nonlinear and spline regression models for describing mule duck growth curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Martinez</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (8), pp.1778-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2009-00581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663552v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic deterministic model to optimize a multiple-trait selection scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of three methods for detecting association of quantitative traits in samples of related subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Devalle Costard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+                <w:t xml:space="preserve">Maria Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 Suppl 7 (Suppl 7), pp.S122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665246v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of refractive value and ocular biometrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A dynamic deterministic model to optimize a multiple-trait selection scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devalle Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Calvas</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2007.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (3), pp.885-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-0898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662342v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage analysis of high myopia susceptibility locus in 26 families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Heritability of refractive value and ocular biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (2), pp.290-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2007.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663955v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DRB1*01 associated with cutaneous hypersensitivity induced by nevirapine and efavirenz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Linkage analysis of high myopia susceptibility locus in 26 families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Milpied</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Terence Niel Ledger</w:t>
+                <w:t xml:space="preserve">Vincent Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (4), pp.540-541</w:t>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (291-95), pp.2566-2574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667073v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No association between HLA-B and cutaneous reactions to sulphonamides in human immunodeficiency virus-infected patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">HLA-DRB1*01 associated with cutaneous hypersensitivity induced by nevirapine and efavirenz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Milpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wolkenstein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Sicard</w:t>
+                <w:t xml:space="preserve">Terence Niel Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.540-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666743v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci linked to PRNP gene controlling health and production traits in INRA 401 sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">No association between HLA-B and cutaneous reactions to sulphonamides in human immunodeficiency virus-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eliaszewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 159 (2), pp.501-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2008.08660.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654731v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No associations between PrP genotypes and reproduction traits in INRA 401 sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci linked to PRNP gene controlling health and production traits in INRA 401 sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 84 (6), pp.1317-1322</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (4), pp.421-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658943v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on associations between PrP genotypes and meat traits in french sheep breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">No associations between PrP genotypes and reproduction traits in INRA 401 sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 81, pp.325-330</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (6), pp.1317-1322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676369v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genotype probabilities in survival analysis: a scrapie case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
+                <w:t xml:space="preserve">A study on associations between PrP genotypes and meat traits in french sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Non Renseigné</w:t>
+                <w:t xml:space="preserve">G. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37 (4), pp.403-415</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81, pp.325-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894512v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genotype probabilities in survival analysis: a scrapie case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Díaz</w:t>
+                <w:t xml:space="preserve">Non Renseigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37 (4), pp.403-415. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 37 (4), pp.403-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677956v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic variation and transmission factors involved in the resistance/susceptibility to scrapie in a Romanov flock</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Using genotype probabilities in survival analysis: a scrapie case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jm Elsen</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Díaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (4), pp.403-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2005008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670716v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic variation and transmission factors involved in the resistance/susceptibility to scrapie in a Romanov flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zg Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (3), pp.849-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677901v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polygenic variation and transmission factors involved in the resistance/susceptibility to scrapie in a Romanov flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (3), pp.849-857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Selecting loop breakers in general pedigrees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la résilience aux perturbations environnementales détectées sur des données d'ingestion de trois lignées de porcs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Corrélations génétiques entre la sensibilité environnementale et des caractères d’importance économique dans une lignée mâle chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine, 57</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">58èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010209v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hidden individual inbreeding depression loadin French dairy sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Varona</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique de la résilience aux perturbations environnementales détectées sur des données d'ingestion de trois lignées de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine, 57</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653927v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of resilience to unrecorded challenges in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasi Tusingwiire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of the genetic trend of French dairy sheep in Mendelian samplings</w:t>
+                <w:t xml:space="preserve">Prediction of hidden individual inbreeding depression loadin French dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT) Agricultural Meeting (AGBT Ag)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653868v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic trend partitioning in dairy sheep</w:t>
+                <w:t xml:space="preserve">Partition of the genetic trend of French dairy sheep in Mendelian samplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pong-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, United States</w:t>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT) Agricultural Meeting (AGBT Ag)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653885v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine decomposition of inbreeding into the source of the co-ancestries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Astruc</w:t>
+                <w:t xml:space="preserve">Genetic trend partitioning in dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Varona</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo Pong-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.384</w:t>
+              <w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199773v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine decomposition of inbreeding into the source of the co-ancestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T. Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665011v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term effects of genomic selection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine decomposition of inbreeding into the source of the co-ancestries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amer Dairy Sci Assoc, Jun 2022, Kansas City, United States. pp.1043</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032572v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The long-term effects of genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne C. J. Wientjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piter Bijma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van den Heuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas J. Zwaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zg Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amer Dairy Sci Assoc, Jun 2022, Kansas City, United States. pp.1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653827v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARTICIÓN FINA DE GANANCIAS GENÉTICAS EN MANECH TETE ROUSSE.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.A. Acosta</w:t>
+                <w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Zaragoza, España</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293078v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can metafounders improve inbreeding estimation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">PARTICIÓN FINA DE GANANCIAS GENÉTICAS EN MANECH TETE ROUSSE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
+              <w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Zaragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292880v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation of substitution effects across populations and across generations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can metafounders improve inbreeding estimation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t>
+              <w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293000v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles pour de nouveaux défis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+                <w:t xml:space="preserve">The correlation of substitution effects across populations and across generations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne C. J. Wientjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, La Chapelle-sur-Erdre, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874765v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mate allocation in pig crossbreeding schemes : a simulation study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des modèles pour de nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, La Chapelle-sur-Erdre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738105v1</w:t>
+                <w:t xml:space="preserve">hal-02874765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and pedigree methods to analyse inbreeding depression in Basco-Bearnaise rams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Use of mate allocation in pig crossbreeding schemes : a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Diéguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734412v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistatic genetic variances for litter size in pigs using genomic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Genomic and pedigree methods to analyse inbreeding depression in Basco-Bearnaise rams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Reverter</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735181v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic mating allocation model with dominance to maximize overall genetic merit in Landrace pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epistatic genetic variances for litter size in pigs using genomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Omar Gonzalez Dieguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+                <w:t xml:space="preserve">Harmony Crichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737646v1</w:t>
+                <w:t xml:space="preserve">hal-02735181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid method for the identification of epistatic ‘dormant’ SNPs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic mating allocation model with dominance to maximize overall genetic merit in Landrace pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. R. Porto-Neto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Omar Gonzalez Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736609v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Random Forests as a prescreening tool for genomic prediction: impact of subsets of SNPs on prediction accuracy of total genetic values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rapid method for the identification of epistatic ‘dormant’ SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Henshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. R. Porto-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737913v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS pour épistasie contre fond génétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Using Random Forests as a prescreening tool for genomic prediction: impact of subsets of SNPs on prediction accuracy of total genetic values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S.S. Raidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Reverter</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787883v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una mirada a la depresión endogámica en el tamaño de camada porcino</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GWAS pour épistasie contre fond génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX. Reunion nacional sobre mejora genetica animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Léon, España</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786956v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets non-additifs à l'ère de la génomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Una mirada a la depresión endogámica en el tamaño de camada porcino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
+              <w:t xml:space="preserve">XIX. Reunion nacional sobre mejora genetica animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Léon, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787052v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dominance effects in adaptation and growth traits of tropical beef cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Les effets non-additifs à l'ère de la génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787817v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelos de evaluación genómica con dominancia direccional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Varona</w:t>
+                <w:t xml:space="preserve">Evaluation of dominance effects in adaptation and growth traits of tropical beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S.S. Rainan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Porto-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734526v1</w:t>
+                <w:t xml:space="preserve">hal-02787817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimación de la varianza aditiva y dominante en caracteres de cerdo medidos en población pura y cruzada usando G-Gibbs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Modelos de evaluación genómica con dominancia direccional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607335v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred pigs including dominance with kernel and two genomic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Estimación de la varianza aditiva y dominante en caracteres de cerdo medidos en población pura y cruzada usando G-Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell Palomero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Mercat-Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Quantitative Genetics. Madison, Wisconsin, USA. June 12-17, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madison, United States</w:t>
+              <w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603647v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction with major genes partially genotyped using gene content multiple trait BLUP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred pigs including dominance with kernel and two genomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell Palomero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
+              <w:t xml:space="preserve">5. International Conference on Quantitative Genetics. Madison, Wisconsin, USA. June 12-17, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739229v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across-breed ancestral relationships and metafounders for genomic evaluation</w:t>
+                <w:t xml:space="preserve">Prediction with major genes partially genotyped using gene content multiple trait BLUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacy Misztal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741575v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of dominant and additive variances from genomic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Across-breed ancestral relationships and metafounders for genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.F. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.665</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746587v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown-parent groups and incomplete pedigrees in single-step genomic evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Interpretation of dominant and additive variances from genomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. Swan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748066v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of dominance effects in milk production and conformation traits of Fleckvieh cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Ertl</w:t>
+                <w:t xml:space="preserve">Unknown-parent groups and incomplete pedigrees in single-step genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. Swan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interbull Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746604v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques le long des spectres NIRS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis of dominance effects in milk production and conformation traits of Fleckvieh cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupes Palmipèdes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France. 1 page</w:t>
+              <w:t xml:space="preserve">Interbull Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811197v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of NIRS for the genetic study of duck fatty liver quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramètres génétiques le long des spectres NIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Le Cap, South Africa. pp.1-4</w:t>
+              <w:t xml:space="preserve">Réunion du Groupes Palmipèdes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747778v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step vs. multi-step methods for genomic prediction in presence of selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Use of NIRS for the genetic study of duck fatty liver quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Davrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">15. International Conference on Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Le Cap, South Africa. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755382v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-step vs. multi-step methods for genomic prediction in presence of selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757336v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of three methods for detecting association of quantitative traits in samples of related subjects</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Analysis Workshop 16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754113v1</w:t>
+                <w:t xml:space="preserve">hal-02757336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle déterministe et dynamique pour optimiser un schéma de sélection multicaractère.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Elsen</w:t>
+                <w:t xml:space="preserve">A comparative study of three methods for detecting association of quantitative traits in samples of related subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic Analysis Workshop 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, St Louis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S7-S122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758389v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic determinism (other than PrP gene) of scrapie resistance using 12 years of data coming from the langlade experimental farm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Un modèle déterministe et dynamique pour optimiser un schéma de sélection multicaractère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devalle-Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRTSE Congress, Porto Carra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Grèce, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817071v1</w:t>
+                <w:t xml:space="preserve">hal-02758389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendelsoft: Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of genetic determinism (other than PrP gene) of scrapie resistance using 12 years of data coming from the langlade experimental farm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Givry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+                <w:t xml:space="preserve">C. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schiex</w:t>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">SRTSE Congress, Porto Carra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Grèce, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813118v1</w:t>
+                <w:t xml:space="preserve">hal-02817071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of genetype estimation using loop breakers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+                <w:t xml:space="preserve">Mendelsoft: Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816490v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for scrapie resistance in France : is there evidence of negative effects on production and health traits ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of genetype estimation using loop breakers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Minas Gerais, Brazil</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755358v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for level of infection to estimate polygenic variation in susceptibility to scrapie in a Romanov natural infected population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection for scrapie resistance in France : is there evidence of negative effects on production and health traits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on constraint based methods for bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Minas Gerais, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760634v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on modelling level of infection to detect a polygenic effect associated to susceptibility to scrapie in a Romanov flock.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Elsen</w:t>
+                <w:t xml:space="preserve">Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bled, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Workshop on constraint based methods for bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825146v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of risk factors using genotype probabilities: a scrapie case.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">First results on modelling level of infection to detect a polygenic effect associated to susceptibility to scrapie in a Romanov flock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bled, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827604v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for scrapie resistance based on PrP polymorphism. A simulation study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Estimation of risk factors using genotype probabilities: a scrapie case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse</w:t>
+              <w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bled, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758931v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de la predicción de genotipos en el análisis de sobrevivencia: un caso de scrapie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Selection for scrapie resistance based on PrP polymorphism. A simulation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Jornadas sobre Producción Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Zaragoza</w:t>
+              <w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758743v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic variation involved in the resistance-susceptibility to scrapie in a Romanov flock.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">El uso de la predicción de genotipos en el análisis de sobrevivencia: un caso de scrapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diaz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse</w:t>
+              <w:t xml:space="preserve">X Jornadas sobre Producción Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Zaragoza</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760526v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polygenic variation involved in the resistance-susceptibility to scrapie in a Romanov flock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Finding loops using graph theory in complex pedigrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Perez Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on genetics to livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting hidden individual inbreeding depression load from Mendelian decomposition of inbreeding in dairy sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">ARDI2: Towards the consolidation of joint work in research, development and innovation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pineda-Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsasne Granado-Tajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fidelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663948v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics to estimate additive and dominance genetic variances in purebred and crossbred pig traits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+                <w:t xml:space="preserve">Predicting hidden individual inbreeding depression load from Mendelian decomposition of inbreeding in dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 23 (1ère Ed.), 513 p., 2017, Book of Abstracts of the 68th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736114v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metafounders reduces bias in Single Step GBLUP genomic evaluations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Genomics to estimate additive and dominance genetic variances in purebred and crossbred pig traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Quantitative Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madison, United States. 2016</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 23 (1ère Ed.), 513 p., 2017, Book of Abstracts of the 68th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795972v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred swine from genomic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Using metafounders reduces bias in Single Step GBLUP genomic evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.C. Cantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21 (1ère Ed.), 577 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">5. International Conference on Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madison, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741569v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la fonte du foie gras et sa prédiction via le classement commercial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred swine from genomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Misztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG), 1241 p., 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21 (1ère Ed.), 577 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743205v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of mendelian residuals when regressing breeding values using a genomic covariance matrix</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesures de la fonte du foie gras et sa prédiction via le classement commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Retaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Proceedings 10th World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG), 1241 p., 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739254v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach for calculation of genomic relationship matrices for epistatic effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Properties of mendelian residuals when regressing breeding values using a genomic covariance matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo J.C. Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. , 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings 10th World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740209v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control of genotypes using heritability estimates of gene content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.S. Forneris</w:t>
+                <w:t xml:space="preserve">A general approach for calculation of genomic relationship matrices for epistatic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. , 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741572v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters along the near infra red spectra to predict melting rate of the duck fatty liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Quality control of genotypes using heritability estimates of gene content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Tsuruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745936v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to remove bias in genomic predictions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters along the near infra red spectra to predict melting rate of the duck fatty liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p.31, 2011</w:t>
+              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745121v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to remove bias in genomic predictions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p.31, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MENDELSOFT : Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GénoToul 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Toulouse, France. 2006, GénoToul 2006, Bioinformatique, Recueil des Posters</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15278,117 +15658,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du taux de fonte du foie gras par approche SPIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15398,114 +15778,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de généalogies complexes pour l'estimation des génotypes. Application à l'étude de la résistance génétique à la tremblante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02832064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId404"/>
+      <w:footerReference w:type="default" r:id="rId411"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15652,51 +16032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bussiman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lourenco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Holl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00974-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01000-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Menwer Tabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Misztal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00984-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia T Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00945-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourenco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussiman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Misztal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00705-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshun Mei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielin Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00760-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Wientjes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Zwaan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00709-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S Forneris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A Garcia-Baccino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J C Cantet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henshall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S S Raidan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401376" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Cantet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0498-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herring" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0374-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. S. Raidan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio R Porto-Neto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid A Lehnert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0437-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Christensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0309-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12269" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Forneris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0340-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garc&#237;a-Baccino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Forneris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12236" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Gladis Vitezica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0271-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Bates" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V717WCHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0185-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidaritabar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. M. Bastiaansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15Z8TBVF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0165-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tsuruta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173559" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Retaillau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alinier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9121" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Christensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnacio Aguilar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.177014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L Fernando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ertl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Edel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-40" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644865v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beltran de Heredia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6570" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155176" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Swan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49149491F2996EF0542484B501F4C5C87C0A4948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simeone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00939.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBKZ816Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001667231100022X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pendaries" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titeux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2010.36" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665246v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0898" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paget" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malecaze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.11.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7G6LB0P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663955v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Niel Ledger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolkenstein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eliaszewicz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sicard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2008.08660.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7870DDD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894512v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677956v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#237;az" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2005008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670716v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Vitezica" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677901v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673212v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Vitezica" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706924v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. J. Wientjes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Heuvel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Zwaan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293078v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Acosta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293000v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735181v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Crichan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737646v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez Dieguez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736609v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henshall" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Porto-Neto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raidan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Raidan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787883v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herring" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787052v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787817v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Rainan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Porto-Neto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603647v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741575v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Swan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746604v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755382v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S122" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758389v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle-Costard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813118v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816490v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755358v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814074v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760634v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825146v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827604v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758931v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758743v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761560v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Enciso" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795972v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Cantet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741569v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona Aguado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739254v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J.C. Cantet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741572v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745936v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745121v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750733v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806484v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832064v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bussiman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lourenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yi Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Holl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00974-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01000-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Menwer Tabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Misztal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00984-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia T Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00945-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourenco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Misztal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00705-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshun Mei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielin Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00760-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Wientjes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Zwaan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00709-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab138" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S Forneris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A Garcia-Baccino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J C Cantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henshall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S S Raidan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Cantet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0498-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herring" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0374-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. S. Raidan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio R Porto-Neto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid A Lehnert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky275" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0437-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Christensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0309-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garc&#237;a-Baccino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munilla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Forneris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12236" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Forneris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0340-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Gladis Vitezica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0271-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Bates" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12217" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V717WCHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0185-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidaritabar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. M. Bastiaansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15Z8TBVF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0165-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tsuruta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173559" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Retaillau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alinier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9121" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Christensen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnacio Aguilar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.177014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637838v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L Fernando" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ertl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Edel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-40" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644865v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beltran de Heredia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Swan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49149491F2996EF0542484B501F4C5C87C0A4948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simeone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00939.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBKZ816Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001667231100022X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pendaries" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titeux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2010.36" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0898" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malecaze" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.11.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7G6LB0P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Niel Ledger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolkenstein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eliaszewicz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sicard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2008.08660.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7870DDD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654731v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894512v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677956v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#237;az" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2005008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Vitezica" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677901v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Vitezica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010209v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706924v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. J. Wientjes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Heuvel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Zwaan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293078v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Acosta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292880v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874765v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738105v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734412v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Crichan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737646v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez Dieguez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736609v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henshall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Porto-Neto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raidan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737913v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Raidan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787883v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786956v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herring" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787052v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Rainan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Porto-Neto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734526v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603647v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739229v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741575v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746587v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748066v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Swan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746604v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755382v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S122" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758389v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle-Costard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817071v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813118v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760634v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825146v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758931v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758743v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761560v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Enciso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado-Tajada" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Cantet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741569v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona Aguado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743205v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739254v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J.C. Cantet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741572v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745121v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750733v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806484v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832064v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>