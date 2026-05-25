--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2947,261 +2947,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Model with Correlation Between Additive and Dominance Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-additive effects in genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Xiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+                <w:t xml:space="preserve">Miguel A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.118.301015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626209v1</w:t>
+                <w:t xml:space="preserve">hal-02626411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-additive effects in genomic selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Varona</w:t>
+                <w:t xml:space="preserve">Genomic Model with Correlation Between Additive and Dominance Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Fredslund Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, Non paginé. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209 (3), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.118.301015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626411v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of nonadditive effects in yearling weight of tropical beef cattle</w:t>
               </w:r>
@@ -4035,64 +4035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic evaluation by including dominance effects and inbreeding depression for purebred and crossbred performance with an application in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Fredslund Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Gladis Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,261 +4797,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex impact on the quality of fatty liver and its genetic determinism in mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancestral relationships using metafounders : Finite ancestral population and across population relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+                <w:t xml:space="preserve">O.F. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Retaillau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+                <w:t xml:space="preserve">Agnacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2015-9121⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200 (2), pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.115.177014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631970v1</w:t>
+                <w:t xml:space="preserve">hal-02639425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral relationships using metafounders : Finite ancestral population and across population relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+                <w:t xml:space="preserve">Sex impact on the quality of fatty liver and its genetic determinism in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.F. Christensen</w:t>
+                <w:t xml:space="preserve">Bernard Retaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 200 (2), pp.455-468. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (9), pp.4252-4257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.115.177014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas2015-9121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639425v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes in a single-step (ssGWAS) for 6-week body weight in broiler chickens</w:t>
               </w:r>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11744,51 +11744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-breed ancestral relationships and metafounders for genomic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.F. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11986,51 +11986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnacio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Swan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13180,260 +13180,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for level of infection to estimate polygenic variation in susceptibility to scrapie in a Romanov natural infected population.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Diaz</w:t>
+                <w:t xml:space="preserve">Selection for scrapie resistance in France : is there evidence of negative effects on production and health traits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Minas Gerais, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814074v1</w:t>
+                <w:t xml:space="preserve">hal-02755358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for scrapie resistance in France : is there evidence of negative effects on production and health traits ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+                <w:t xml:space="preserve">Accounting for level of infection to estimate polygenic variation in susceptibility to scrapie in a Romanov natural infected population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Minas Gerais, Brazil</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755358v1</w:t>
+                <w:t xml:space="preserve">hal-02814074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques</w:t>
               </w:r>
@@ -14863,77 +14863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la fonte du foie gras et sa prédiction via le classement commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Retaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16032,51 +16032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bussiman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lourenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yi Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Holl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00974-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01000-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Menwer Tabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Misztal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00984-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia T Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00945-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourenco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Misztal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00705-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshun Mei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielin Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00760-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Wientjes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Zwaan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00709-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab138" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S Forneris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A Garcia-Baccino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J C Cantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henshall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S S Raidan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Cantet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0498-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herring" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0374-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. S. Raidan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio R Porto-Neto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid A Lehnert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky275" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0437-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Christensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0309-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garc&#237;a-Baccino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munilla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Forneris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12236" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Forneris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0340-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Gladis Vitezica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0271-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Bates" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12217" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V717WCHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0185-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidaritabar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. M. Bastiaansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15Z8TBVF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0165-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tsuruta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173559" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Retaillau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alinier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9121" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Christensen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnacio Aguilar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.177014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637838v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L Fernando" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ertl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Edel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-40" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644865v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beltran de Heredia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Swan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49149491F2996EF0542484B501F4C5C87C0A4948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simeone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00939.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBKZ816Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001667231100022X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pendaries" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titeux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2010.36" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0898" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malecaze" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.11.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7G6LB0P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Niel Ledger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolkenstein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eliaszewicz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sicard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2008.08660.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7870DDD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654731v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894512v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677956v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#237;az" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2005008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Vitezica" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677901v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Vitezica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010209v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706924v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. J. Wientjes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Heuvel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Zwaan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293078v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Acosta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292880v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874765v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738105v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734412v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Crichan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737646v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez Dieguez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736609v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henshall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Porto-Neto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raidan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737913v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Raidan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787883v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786956v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herring" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787052v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Rainan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Porto-Neto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734526v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603647v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739229v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741575v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746587v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748066v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Swan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746604v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755382v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S122" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758389v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle-Costard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817071v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813118v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760634v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825146v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758931v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758743v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761560v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Enciso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado-Tajada" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Cantet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741569v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona Aguado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743205v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739254v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J.C. Cantet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741572v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745121v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750733v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806484v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832064v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bussiman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lourenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yi Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Holl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00974-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01000-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Menwer Tabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Misztal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00984-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia T Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00945-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourenco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Misztal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00705-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshun Mei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielin Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00760-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Wientjes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Zwaan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00709-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab138" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S Forneris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A Garcia-Baccino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J C Cantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henshall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S S Raidan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Cantet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0498-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herring" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0374-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. S. Raidan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio R Porto-Neto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid A Lehnert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky275" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0437-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Christensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0309-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garc&#237;a-Baccino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munilla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Forneris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12236" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Forneris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0340-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Gladis Vitezica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0271-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Bates" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12217" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V717WCHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0185-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidaritabar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. M. Bastiaansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15Z8TBVF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0165-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tsuruta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173559" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Christensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnacio Aguilar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.177014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Retaillau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alinier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637838v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L Fernando" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ertl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Edel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-40" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644865v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beltran de Heredia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Swan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49149491F2996EF0542484B501F4C5C87C0A4948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simeone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00939.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBKZ816Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001667231100022X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pendaries" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titeux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2010.36" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0898" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malecaze" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.11.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7G6LB0P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Niel Ledger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolkenstein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eliaszewicz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sicard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2008.08660.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7870DDD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654731v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894512v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677956v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#237;az" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2005008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Vitezica" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677901v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Vitezica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010209v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706924v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. J. Wientjes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Heuvel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Zwaan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293078v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Acosta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292880v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874765v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738105v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734412v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Crichan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737646v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez Dieguez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736609v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henshall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Porto-Neto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raidan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737913v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Raidan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787883v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786956v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herring" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787052v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Rainan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Porto-Neto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734526v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603647v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739229v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741575v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746587v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748066v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Swan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746604v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755382v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S122" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758389v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle-Costard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817071v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813118v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755358v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814074v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760634v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825146v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758931v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758743v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761560v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Enciso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado-Tajada" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Cantet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741569v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona Aguado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743205v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739254v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J.C. Cantet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741572v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745121v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750733v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806484v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832064v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>