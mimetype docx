--- v0 (2026-04-07)
+++ v1 (2026-05-26)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERCOCAP -pilotage de la CERcosporiose de la betterave par COuplage entre modèle agroclimatique et CApteurs connectés</w:t>
+                <w:t xml:space="preserve">Factor Analysis and Prediction of Disease Risk Based on Large Ensembles of Models: Application to Virus Yellows in Sugar Beet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Joudelat</w:t>
+                <w:t xml:space="preserve">D. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brun</w:t>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Maupas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art16⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (1), pp.1368-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-25-0014-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381093v1</w:t>
+                <w:t xml:space="preserve">hal-05289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Analysis and Prediction of Disease Risk Based on Large Ensembles of Models: Application to Virus Yellows in Sugar Beet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CERCOCAP -pilotage de la CERcosporiose de la betterave par COuplage entre modèle agroclimatique et CApteurs connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Gabriel</w:t>
+                <w:t xml:space="preserve">François Joudelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Martínez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 115 (1), pp.1368-1381. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.215-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-25-0014-FI⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289109v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénaufol - Mise au point d'outils et techniques de PHENotypage pour détecter AUtomatiquement les maladies FOLiaires de la betterave.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Joudelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, pp.279-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -519,51 +519,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et cartographie des parcelles de betteraves par télédétection satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Joudelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Technique de la Betterave. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -626,77 +626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des épidémies de cercosporiose de la betterave par des approches d’apprentissage automatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Joudelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gouwie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -783,77 +783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un système de surveillance épidémiologique automatisé de la cercosporiose de la betterave [ CERCOCAP ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Joudelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Ait Oussayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence internationale sur les maladies des plantes (CIMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1047,51 +1047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joudelat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-25-0014-FI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauriau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouwie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Ait Oussayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-25-0014-FI" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joudelat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art16" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauriau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouwie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Ait Oussayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>