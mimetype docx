--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Allain</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Salines</w:t>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05111396v1</w:t>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
               </w:r>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific opinion of the French Agency for Food, Environmental and Occupational Health and Safety on updating the state of the evidence on the prevention of neural tube defects through vitamin B9 intake</w:t>
+                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudry</w:t>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Huneau</w:t>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym El Rafei-Julia</w:t>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
+                <w:t xml:space="preserve">Morgane Salines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (4), </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329391v1</w:t>
+                <w:t xml:space="preserve">anses-05111396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+                <w:t xml:space="preserve">Scientific opinion of the French Agency for Food, Environmental and Occupational Health and Safety on updating the state of the evidence on the prevention of neural tube defects through vitamin B9 intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Jean‐françois Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Rym El Rafei-Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">, 2025, 3 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+                <w:t xml:space="preserve">hal-05329391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue des différentes méthodologies existantes pratiquées en France permettant d’évaluer l’impact des polluants chimiques et radiologiques sur la santé de l’homme</w:t>
               </w:r>
@@ -904,1284 +904,1563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03318192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerns related to ED-mediated effects of Bisphenol A and their regulatory consideration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the impact on male reproductive health and the associated costs of two phthalates: DEHP and DINP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Anses'S Working Group On &amp;quot;endocrine Disruptors&amp;quot;</w:t>
+                <w:t xml:space="preserve">Martine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Anses'S Expert Committee On &amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;quot;</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22-23, pp.472-479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453071v1</w:t>
+                <w:t xml:space="preserve">anses-04648726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact on male reproductive health and the associated costs of two phthalates: DEHP and DINP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+                <w:t xml:space="preserve">Concerns related to ED-mediated effects of Bisphenol A and their regulatory consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Anses'S Working Group On &amp;quot;endocrine Disruptors&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Anses'S Expert Committee On &amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bellanger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Burga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04648726v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation de l’état des connaissances sur la prévention des anomalies de fermeture du tube neural par les folates</w:t>
+                <w:t xml:space="preserve">Assessing French farmers' perceptions and attitudes towards zoonotic risk posed by Highly Pathogenic Avian Influenza (HPAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudry</w:t>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Thebaut</w:t>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lebouquin-Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0019, Anses. 2024, 202 p</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium ONE Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France. pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04910405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855311v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes directrices pour l’établissement de référentiels d’étiquetage du bien-être des animaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
+                <w:t xml:space="preserve">Actualisation de l’état des connaissances sur la prévention des anomalies de fermeture du tube neural par les folates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym El Rafei-Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-AUTO-0161, Anses. 2024, 253 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0019, Anses. 2024, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04608581v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Gault</w:t>
+                <w:t xml:space="preserve">Lignes directrices pour l’établissement de référentiels d’étiquetage du bien-être des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-AUTO-0161, Anses. 2024, 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04415035v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Caparros Megido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04171242v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04415035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les punaises de lit : impacts, prévention et lutte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arezki Izri</w:t>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0147, Anses. 2023, 257 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04171363v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaires visant à renseigner le contexte technique et socio-économique des secteurs d'activité et/ou branches concernés par la présence de poussières sans effet spécifique (PSES) et note d’accompagnement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les punaises de lit : impacts, prévention et lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Izri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0147, Anses. 2023, 257 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Clainche</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-04161516v1</w:t>
+                <w:t xml:space="preserve">anses-04171363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnaires visant à renseigner le contexte technique et socio-économique des secteurs d'activité et/ou branches concernés par la présence de poussières sans effet spécifique (PSES) et note d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baumstark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0114, Anses. 2022, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legrand Saint-Cyr</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-03744318v1</w:t>
+                <w:t xml:space="preserve">anses-04161516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-AUTO-0060, Anses. 2022, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03744318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04303407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2191,295 +2470,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact sanitaire des perturbateurs endocriniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perturbateurs endocriniens. Vers une meilleure prévention des expositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-76, 2024, Guides Santé Social, 978-2-8109-1140-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04532283v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">anses-04910405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2626,51 +2748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ougier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113747" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04648726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Izri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/perturbateurs-endocriniens/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04910405v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebouquin-Leneveu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ougier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113747" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04648726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04910405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebouquin-Leneveu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Izri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/perturbateurs-endocriniens/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>