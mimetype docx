--- v1 (2026-04-17)
+++ v2 (2026-05-21)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Morgane Salines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+                <w:t xml:space="preserve">anses-05111396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
               </w:r>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
+                <w:t xml:space="preserve">Scientific opinion of the French Agency for Food, Environmental and Occupational Health and Safety on updating the state of the evidence on the prevention of neural tube defects through vitamin B9 intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Jean‐françois Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Allain</w:t>
+                <w:t xml:space="preserve">Rym El Rafei-Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Salines</w:t>
+                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05111396v1</w:t>
+                <w:t xml:space="preserve">hal-05329391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific opinion of the French Agency for Food, Environmental and Occupational Health and Safety on updating the state of the evidence on the prevention of neural tube defects through vitamin B9 intake</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudry</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Huneau</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym El Rafei-Julia</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (4), </w:t>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329391v1</w:t>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue des différentes méthodologies existantes pratiquées en France permettant d’évaluer l’impact des polluants chimiques et radiologiques sur la santé de l’homme</w:t>
               </w:r>
@@ -904,1696 +904,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03318192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact on male reproductive health and the associated costs of two phthalates: DEHP and DINP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concerns related to ED-mediated effects of Bisphenol A and their regulatory consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bellanger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+                <w:t xml:space="preserve">. Anses'S Working Group On &amp;quot;endocrine Disruptors&amp;quot;</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chevrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">. Anses'S Expert Committee On &amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Burga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04648726v1</w:t>
+                <w:t xml:space="preserve">hal-02453071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerns related to ED-mediated effects of Bisphenol A and their regulatory consideration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Thierry-Mieg</w:t>
+                <w:t xml:space="preserve">Evaluation of the impact on male reproductive health and the associated costs of two phthalates: DEHP and DINP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Burga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22-23, pp.472-479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453071v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04648726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualisation de l’état des connaissances sur la prévention des anomalies de fermeture du tube neural par les folates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym El Rafei-Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0019, Anses. 2024, 202 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignes directrices pour l’établissement de référentiels d’étiquetage du bien-être des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-AUTO-0161, Anses. 2024, 253 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04608581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Caparros Megido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04415035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04171242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les punaises de lit : impacts, prévention et lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Izri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0147, Anses. 2023, 257 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04171363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaires visant à renseigner le contexte technique et socio-économique des secteurs d'activité et/ou branches concernés par la présence de poussières sans effet spécifique (PSES) et note d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baumstark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0114, Anses. 2022, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04161516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-AUTO-0060, Anses. 2022, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03744318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04303407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact sanitaire des perturbateurs endocriniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perturbateurs endocriniens. Vers une meilleure prévention des expositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-76, 2024, Guides Santé Social, 978-2-8109-1140-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04532283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing French farmers' perceptions and attitudes towards zoonotic risk posed by Highly Pathogenic Avian Influenza (HPAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Scoizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lebouquin-Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium ONE Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04910405v1</w:t>
-              </w:r>
-[...1255 lines deleted...]
-                <w:t xml:space="preserve">anses-04532283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2748,51 +2748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ougier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113747" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04648726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04910405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebouquin-Leneveu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Izri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/perturbateurs-endocriniens/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ougier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113747" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04648726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Izri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/perturbateurs-endocriniens/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04910405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebouquin-Leneveu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>