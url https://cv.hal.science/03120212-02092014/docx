--- v0 (2026-03-31)
+++ v1 (2026-05-20)
@@ -530,255 +530,255 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 127 (3), pp.353-374. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 127, pp.353-374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01711950v1</w:t>
+                <w:t xml:space="preserve">halshs-01630664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reappraisal of the Resource Curse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clootens</w:t>
+                <w:t xml:space="preserve">Regional Differences in CO2 Emissions from the French Residential Sector: Determinants and Distributional Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ahamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouez Fodha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.353-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.273.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01526068v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01711950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Differences in CO2 Emissions from the French Residential Sector: Determinants and Distributional Consequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouez Fodha</w:t>
+                <w:t xml:space="preserve">A Reappraisal of the Resource Curse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clootens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127, pp.353-374</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01630664v1</w:t>
+                <w:t xml:space="preserve">insu-01526068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for threshold effâ€‹ects in the pass-through of carbon prices to wholesale electricity prices</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouez Fodha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kirat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.44.4.dcha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clootens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X20000297" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahamada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-018-9603-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gavard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.10.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01711950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01526068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01871336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01558352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.256.0887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944214v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00378317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gali&#232;gue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kirat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bagayev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouez Fodha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kirat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.44.4.dcha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clootens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X20000297" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahamada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-018-9603-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gavard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.10.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01711950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01526068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01871336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01558352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.256.0887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944214v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00378317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gali&#232;gue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kirat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bagayev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>