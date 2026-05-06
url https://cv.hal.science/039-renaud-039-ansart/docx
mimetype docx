--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -368,147 +368,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of near-wall particle statistics in CFD-DEM simulations of dense fluidised beds and derivation of an Eulerian particle dynamic wall boundary condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+                <w:t xml:space="preserve">Macro-scale numerical investigation of the contribution of Van der Waals force to the pressure-drop overshoot in fine-particle fluidized beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.36⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436, pp.119505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524440v1</w:t>
+                <w:t xml:space="preserve">hal-04524470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating the frictional-pressure model from two-fluid simulation of fluidised beds in the defluidisation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -517,657 +530,644 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 441, pp.119776. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Using CFD and Experimental Data to Train an Artificial Neural Network to Reconstruct ECVT Images: Application for Fluidized Bed Reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Montilla</w:t>
+                <w:t xml:space="preserve">Investigation of near-wall particle statistics in CFD-DEM simulations of dense fluidised beds and derivation of an Eulerian particle dynamic wall boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12020386⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 982, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524446v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of solar-driven biomass gasification by using ceramic foam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Using CFD and Experimental Data to Train an Artificial Neural Network to Reconstruct ECVT Images: Application for Fluidized Bed Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Majji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranem Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.02.008⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12020386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533748v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPC challenges and opportunities of industrial-scale reactive fluidized bed simulation using meshes of several billion cells on the route of Exascale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">Numerical simulation of solar-driven biomass gasification by using ceramic foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruming Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Baudry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120018⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.300-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655454v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-scale numerical investigation of the contribution of Van der Waals force to the pressure-drop overshoot in fine-particle fluidized beds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Badran</w:t>
+                <w:t xml:space="preserve">HPC challenges and opportunities of industrial-scale reactive fluidized bed simulation using meshes of several billion cells on the route of Exascale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Chaouki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Mérigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 436, pp.119505. </w:t>
+              <w:t xml:space="preserve">, 2024, 444, pp.120018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524470v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge–velocity correlation transport equations in gas–solid flow with triboelectric effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955, pp.A22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1227,51 +1227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almir G.S.L. Ritta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Computer Aided Chemical Engineering, 51, pp.511-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1299,1178 +1299,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense upflow fluidized bed (DUFB) solar receivers of high aspect ratio: Different fluidization modes through inserting bubble rupture promoters</w:t>
+                <w:t xml:space="preserve">Reviewing the thermo-chemical recycling of waste polyurethane foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yimin Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sabatier</w:t>
+                <w:t xml:space="preserve">Raf Dewil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raf Dewil</w:t>
+                <w:t xml:space="preserve">Lise Appels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Le Gal</w:t>
+                <w:t xml:space="preserve">Jan Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278, Part 1 (111527), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187264v1</w:t>
+                <w:t xml:space="preserve">hal-03030784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the thermo-chemical recycling of waste polyurethane foam</w:t>
+                <w:t xml:space="preserve">Dense upflow fluidized bed (DUFB) solar receivers of high aspect ratio: Different fluidization modes through inserting bubble rupture promoters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yimin Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raf Dewil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Appels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Baeyens</w:t>
+                <w:t xml:space="preserve">Alex Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 278, Part 1 (111527), pp.0. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.129376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030784v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11CO2 positron emission imaging reveals the in-situ gas concentration profile as function of time and position in opaque gas-solid contacting systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviewing the potential of bio-hydrogen production by fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Seville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yimin Deng</w:t>
+                <w:t xml:space="preserve">Huili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dawn Bell</w:t>
+                <w:t xml:space="preserve">Jiapei Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lise Appels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raf Dewil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Appels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 404, pp.0. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944486v1</w:t>
+                <w:t xml:space="preserve">hal-02944546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Montilla</w:t>
+                <w:t xml:space="preserve">The “Screening Index” to Select Building-Scale Heating Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Dewil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huili Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 902, pp.A12. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 586, pp.906-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/586/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949249v1</w:t>
+                <w:t xml:space="preserve">hal-04757313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Screening Index” to Select Building-Scale Heating Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">11CO2 positron emission imaging reveals the in-situ gas concentration profile as function of time and position in opaque gas-solid contacting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Seville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yimin Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dawn Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Dewil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raf Dewil</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Appels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/586/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 404, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757313v1</w:t>
+                <w:t xml:space="preserve">hal-02944486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From end-of-life tires to storable energy carriers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Sabatier</w:t>
+                <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 276, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 902, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972484v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively parallel numerical simulation using up to 36,000 CPU cores of an industrial-scale polydispersed reactive pressurized fluidized bed with a mesh of one billion cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From end-of-life tires to storable energy carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pigou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Amandine Niezgoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.03.010⟩</w:t>
+              <w:t xml:space="preserve">Australasian Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735376v1</w:t>
+                <w:t xml:space="preserve">hal-02972484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments support simulations by the NEPTUNE_CFD code in an Upflow Bubbling Fluidized Bed reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Sabatier</w:t>
+                <w:t xml:space="preserve">Massively parallel numerical simulation using up to 36,000 CPU cores of an industrial-scale polydispersed reactive pressurized fluidized bed with a mesh of one billion cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 366, pp.906-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735384v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the potential of bio-hydrogen production by fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experiments support simulations by the NEPTUNE_CFD code in an Upflow Bubbling Fluidized Bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Huili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131, pp.0. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944546v1</w:t>
+                <w:t xml:space="preserve">hal-02735384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flue Gas Desulphurization in Circulating Fluidized Beds</w:t>
               </w:r>
@@ -2482,64 +2482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Huili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (20), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (11), pp.3857-3867. </w:t>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 307, pp.25-36. </w:t>
@@ -2854,51 +2854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle motion and heat transfer in an upward-flowing dense particle suspension: Application in solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,330 +2969,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of reducing the reactor diameter on thedense gas–solid fluidization of very heavyparticles: 3D numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of PVC Powder Drying Kinetics at Particle Scale: Experimental Study and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+                <w:t xml:space="preserve">Thierry Lasuye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méryl Brothier</w:t>
+                <w:t xml:space="preserve">Marc Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 117, pp. 575-583. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1155596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413039v1</w:t>
+                <w:t xml:space="preserve">hal-03516530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of PVC Powder Drying Kinetics at Particle Scale: Experimental Study and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of reducing the reactor diameter on thedense gas–solid fluidization of very heavyparticles: 3D numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Aubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Florence Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lasuye</w:t>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Branly</w:t>
+                <w:t xml:space="preserve">Méryl Brothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-72. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 117, pp. 575-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1155596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516530v1</w:t>
+                <w:t xml:space="preserve">hal-01413039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and particle motion in upward flowing dense particle suspensions: Application in solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,636 +3363,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new heat transfer fluid for concentrating solar systems: Particle flow in tubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of dome filling in an experimental rocket engine mockup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Benoit</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boissière</w:t>
+                <w:t xml:space="preserve">Nicolas Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 49, pp. 617-626. </w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 30, pp. 617-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.03.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.B34904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015843v1</w:t>
+                <w:t xml:space="preserve">hal-01015844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of drying operations in PVC powder production line: Experimental and theoretical study of drying kinetics on particle scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new heat transfer fluid for concentrating solar systems: Particle flow in tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.019⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 49, pp. 617-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.03.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068120v1</w:t>
+                <w:t xml:space="preserve">hal-01015843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Hydrodynamic Study of Gas‐Particle Dense Suspension Upward Flow for Application as New Heat Transfer and Storage Fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boissière</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of drying operations in PVC powder production line: Experimental and theoretical study of drying kinetics on particle scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lasuye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22087⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 255, pp. 120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01101789v1</w:t>
+                <w:t xml:space="preserve">hal-01068120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of dome filling in an experimental rocket engine mockup</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Experimental Hydrodynamic Study of Gas‐Particle Dense Suspension Upward Flow for Application as New Heat Transfer and Storage Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp. 1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.B34904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015844v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense suspension of solid particles as a new heat transfer fluid for concentrated solar thermal plants: on-sun proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4528,256 +4528,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Key Structural and Operating Parameters of Solar-driven Biomass Gasification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruming Pan</w:t>
+                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d'une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Debenest</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on smart sustainable technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Split, Croatia</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763238v1</w:t>
+                <w:t xml:space="preserve">hal-04763744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d'une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+                <w:t xml:space="preserve">Optimizing Key Structural and Operating Parameters of Solar-driven Biomass Gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruming Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on smart sustainable technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763744v1</w:t>
+                <w:t xml:space="preserve">hal-04763238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d’une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
               </w:r>
@@ -4884,103 +4884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-energy Carriers as Back-up Fuel in Hybrid Solar Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raf Dewil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Environment Science and Engineering (ICESE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. pp.012012, </w:t>
@@ -5012,511 +5012,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of electrostatic charge in gas-solid fluidized beds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fluidized bed air heat exchanger in a hybrid Brayton-cycle solar power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Montilla</w:t>
+                <w:t xml:space="preserve">Weibin Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huili Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SolarPACES 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5117650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624066v1</w:t>
+                <w:t xml:space="preserve">hal-02295763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian modeling of mono-disperse gas–particle flow with electrostatic forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of electrostatic charge in gas-solid fluidized beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624046v1</w:t>
+                <w:t xml:space="preserve">hal-03624066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d'images issues de tomographie par Electro-Capacitance à partir d'un réseau de neurones entrainé par simulations numériques 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eulerian modeling of mono-disperse gas–particle flow with electrostatic forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Simoncini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Rodney O. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP Nantes 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760935v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluidized bed air heat exchanger in a hybrid Brayton-cycle solar power plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuo Li</w:t>
+                <w:t xml:space="preserve">Reconstruction d'images issues de tomographie par Electro-Capacitance à partir d'un réseau de neurones entrainé par simulations numériques 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibin Kong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP Nantes 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295763v1</w:t>
+                <w:t xml:space="preserve">hal-04760935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of upflow bubbling fluidized bed in opaque tube under high flux solar heating</w:t>
               </w:r>
@@ -5541,64 +5541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
@@ -5653,64 +5653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5778,64 +5778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5877,77 +5877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,77 +6011,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of Circulating Fluidized Bed: comparison between theoretical results and experimental measurements of hydrodynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Fluidization 2013: From Fundamentals to Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6158,51 +6158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluidization XIV : From Fundamentals to Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
@@ -6225,623 +6225,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of drying operation in PVC powder production line: a pneumatic dryer model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Aubin</w:t>
+                <w:t xml:space="preserve">Etude hydrodynamique d’un nouveau concept de récepteur solaire à suspension dense de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Symposium in the biennial series of International Drying Symposia Series (IDS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Xiamen, China. pp.0</w:t>
+              <w:t xml:space="preserve">STP2012 – 7ème colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023549v1</w:t>
+                <w:t xml:space="preserve">hal-04104428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a 3D unsteady two-phase flow in the filling cavity in oxygen of a cryogenic rocket-engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of drying operation in PVC powder production line: a pneumatic dryer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lasuye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Branly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th AIAA/ASME/SAE/ASEE Joints Propulsion Conference and Exhibit, AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Alabama, United States</w:t>
+              <w:t xml:space="preserve">18th Symposium in the biennial series of International Drying Symposia Series (IDS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Xiamen, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915110v1</w:t>
+                <w:t xml:space="preserve">hal-04023549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange et ségrégation en lit fluidisé dense de particules de media fluidisé (olivine) et de granules de biomasse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Detournay</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a 3D unsteady two-phase flow in the filling cavity in oxygen of a cryogenic rocket-engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide - GLS6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Marrakech, Maroc. pp.0</w:t>
+              <w:t xml:space="preserve">48th AIAA/ASME/SAE/ASEE Joints Propulsion Conference and Exhibit, AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104482v1</w:t>
+                <w:t xml:space="preserve">hal-00915110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation 3D instationnaire d’un jet tombant de particules avec un modèle hybride granulaire-cinétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zafer Zeren</w:t>
+                <w:t xml:space="preserve">Mélange et ségrégation en lit fluidisé dense de particules de media fluidisé (olivine) et de granules de biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Detournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6emes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide - GLS6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Marrakech, Morocco. pp.0</w:t>
+              <w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide - GLS6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marrakech, Maroc. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104481v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude hydrodynamique d’un nouveau concept de récepteur solaire à suspension dense de particules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boissière</w:t>
+                <w:t xml:space="preserve">Simulation 3D instationnaire d’un jet tombant de particules avec un modèle hybride granulaire-cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP2012 – 7ème colloque Science et Technologie des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">6emes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide - GLS6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marrakech, Morocco. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104428v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elutriation from Fluidized BEDS</w:t>
               </w:r>
@@ -6879,51 +6879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFB 10 - International Conference on Circulating Fluidized Beds and FluidiZed Bed Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sunriver, Oregon, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6942,230 +6942,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation for particles column during free falling process</w:t>
+                <w:t xml:space="preserve">Dust emission by powder handling : free falling particle plume-comparison theoretical model and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Charru</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769860v1</w:t>
+                <w:t xml:space="preserve">hal-01768713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust emission by powder handling : free falling particle plume-comparison theoretical model and experimental results</w:t>
+                <w:t xml:space="preserve">Modelisation for particles column during free falling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John A. Dodds</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768713v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust emission by falling particle streams</w:t>
               </w:r>
@@ -7507,77 +7507,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Fotovat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Chaouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Majji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranem Nadir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruming Pan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.02.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Appels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111527" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dawn Bell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huili Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/586/1/012004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Niezgoda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111318" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapei Nie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12203908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leadbeater" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.11.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vanni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.11.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Branly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1155596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BB95C075EB138660698D8D214E47625FD07D6F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.08.051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.06.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.04.070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0105-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/544/1/012012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Kong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117650" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Detournay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Maffre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Devynck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ryck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT062H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Majji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranem Nadir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruming Pan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Appels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huili Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapei Nie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/586/1/012004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dawn Bell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Niezgoda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12203908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leadbeater" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.11.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aubin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Branly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1155596" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vanni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.11.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.06" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BB95C075EB138660698D8D214E47625FD07D6F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.08.051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.06.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.04.070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0105-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/544/1/012012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Kong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117650" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Detournay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Maffre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Devynck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ryck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT062H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>