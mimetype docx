--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1831,265 +1831,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11CO2 positron emission imaging reveals the in-situ gas concentration profile as function of time and position in opaque gas-solid contacting systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 902, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944486v1</w:t>
+                <w:t xml:space="preserve">hal-02949249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">11CO2 positron emission imaging reveals the in-situ gas concentration profile as function of time and position in opaque gas-solid contacting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Seville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dawn Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Dewil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Appels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 902, pp.A12. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 404, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949249v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From end-of-life tires to storable energy carriers</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 307, pp.25-36. </w:t>
@@ -2854,51 +2854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle motion and heat transfer in an upward-flowing dense particle suspension: Application in solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,51 +3248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and particle motion in upward flowing dense particle suspensions: Application in solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,230 +6942,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust emission by powder handling : free falling particle plume-comparison theoretical model and experimental results</w:t>
+                <w:t xml:space="preserve">Modelisation for particles column during free falling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John A. Dodds</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768713v1</w:t>
+                <w:t xml:space="preserve">hal-01769860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation for particles column during free falling process</w:t>
+                <w:t xml:space="preserve">Dust emission by powder handling : free falling particle plume-comparison theoretical model and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Charru</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769860v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust emission by falling particle streams</w:t>
               </w:r>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Majji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranem Nadir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruming Pan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Appels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huili Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapei Nie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/586/1/012004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dawn Bell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Niezgoda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12203908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leadbeater" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.11.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aubin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Branly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1155596" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vanni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.11.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.06" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BB95C075EB138660698D8D214E47625FD07D6F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.08.051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.06.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.04.070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0105-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/544/1/012012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Kong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117650" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Detournay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Maffre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Devynck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ryck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT062H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Majji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranem Nadir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruming Pan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Appels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huili Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapei Nie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/586/1/012004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dawn Bell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126507" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Niezgoda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12203908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leadbeater" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.11.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aubin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Branly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1155596" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vanni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.11.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.06" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BB95C075EB138660698D8D214E47625FD07D6F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.08.051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.06.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.04.070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0105-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/544/1/012012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Kong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117650" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Detournay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Maffre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Devynck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ryck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT062H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>