--- v0 (2026-03-03)
+++ v1 (2026-04-10)
@@ -132,7721 +132,7700 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian estimation of the sensitivity and specificity of coprological and serological diagnostic tests for the detection of Ascaris suum infestation on pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsart Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répérant Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudin Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da- Costa Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2025 (86)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental setup for the study of aerosol emissions from pigs: Insights into exhaled particles from pigs infected with H1N1 swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2025.2546907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05242155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élevage de porcs plein air : impacts sur le bien-être animal, la santé animale et la sécurité sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic of swine influenza virus infection in weaned piglets in five enzootically infected herds in Germany, a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Schmies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christin Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Harder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-024-00390-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04805846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roadmap for the integration of gastro‐intestinal (GI) tract microbiomes (human and domestic animal) in risk assessments under EFSA's remit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencio Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garrido-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Borrego-Yaniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.EN-8597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/sp.efsa.2024.EN-8597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian estimation of the sensitivity and specificity of coprological and serological diagnostic tests for the detection of Ascaris suum infection on pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Da-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (10), pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élevage porcin en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descriptive Epidemiology of the Main Internal Parasites on Alternative Pig Farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (4), pp.306-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1645/21-126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descriptive analyses of maternally-derived antibody levels against porcine circovirus 2 (PCV-2) in 3- and 21-day-old piglets from farms of four European countries using different vaccination protocols in sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sibila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Llorens Segales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faderl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-022-00284-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03980596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Influenza D Virus in Domestic Pigs and Wild Boars in France: Apparent Limited Spread within Swine Populations Despite Serological Evidence of Breeding Sow Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12010025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pig Farming in Alternative Systems: Strengths and Challenges in Terms of Animal Welfare, Biosecurity, Animal Health and Pork Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture10070261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coinfections and their molecular consequences in the porcine respiratory tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marois-Créhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00807-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal study describing time to Salmonella seroconversion in piglets on three farrow‐to‐finish farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cevallos-Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary record open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e000287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vetreco-2018-000287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of pulmonary tissue responses in pigs challenged with PRRSV Lena strain shows better protection after immunization with field than vaccine strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonization of Pigs Experimentally Infected with a Monophasic Variant of Salmonella Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cevallos-Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.576-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2018.2427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors associated with Toxoplasma gondii infection in confined farrow-to-finish pig herds in western France: an exploratory study in 60 herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1753-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of Bayesian methods for evaluating the performance of a virus-like particles-based ELISA for serology of hepatitis E virus infection in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Boutrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163 (2), pp.329-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental infection of SPF pigs with Actinobacillus pleuropneumoniae serotype 9 alone or in association with Mycoplasma hyopneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (3-4), pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the sensitivity of four sampling methods for detection in live pigs using a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Kobisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143 (2-4), pp.238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental infection of SPF pigs with Actinobacillus pleuropneumoniae serotype 9 alone or in association with Mycoplasma hyopneumoniae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk factors for Salmonella seroconversion of fattening pigs in farrow-to-finish herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Beloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (6), pp.835-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2007034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of hepatitis E virus (HEV) in pigs enhances their possible role as reservoir for animal-to-human transmission in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Boutrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (Supplement 2), pp.S162-S163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-6532(06)80504-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listeria monocytogenes contamination of finishing pigs: an exploratory epidemiological survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Belœil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Le Nôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (6), pp.737-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2003031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campylobacter spp. in alternative pig farms: Campylobacter coli as the main specie with a high strain diversity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coprologiques et sérologiques pour la détection de l'infestation par Ascaris suum dans les élevages de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Da-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Safepork</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">57èmes Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, St Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336448v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coprologiques et sérologiques pour la détection de l'infestation par Ascaris suum dans les élevages de porcs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Campylobacter spp. in alternative pig farms: Campylobacter coli as the main specie with a high strain diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Da-Costa</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57èmes Journées de la recherche porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Safepork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12327.82083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935100v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de techniques d’échantillonnage d’air en élevage pour la détection de Mycoplasma hyopneumoniae et des virus influenza A porcins chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Cauderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05426291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux collecteurs cycloniques de bio-aérosols à l’échelle de l’animal ou d’un groupe d’animaux pour la détection du virus du Syndrome Dysgénésique et Respiratoire Porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04694292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the external biosecurity measures in French outdoor pig farms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsart Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European symposium of porcine health management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husbandry practices in suckling piglets on alternative farms and farmers' perception of the pigs' pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsart Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parois Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudin Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European symposium of porcine health management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un banc expérimental pour l'étude des émissions d'aérosols chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Gehin</w:t>
+                <w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Aerosol Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320100v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+                <w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303778v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
+                <w:t xml:space="preserve">Conception d'un banc expérimental pour l'étude des émissions d'aérosols chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TL Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France. Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-33063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484258v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella excretion level by pigs and impact of disinfection on antibiotic resistance of E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Kérouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP) - EAAP + WAAP + Interbull Congress 2023 : Climate change, biodiversity and global sustainability of animal production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04509647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsart Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reperant Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaga Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP + WAAP + Interbull Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timm Harder</w:t>
+                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsart Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répérant Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaga Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
+              <w:t xml:space="preserve">14th European symposium of porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484290v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blaga Radu</w:t>
+                <w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Chiapponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European symposium of porcine health management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , 2023</w:t>
+              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383283v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different health statuses in alternative pig farms: an online survey of 102 farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Budapest, Hungary. , pp.428, 2022, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description du premier cas d’identification d’un nouveau circovirus porcin, le PCV3, en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, en ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine, 54, pp.407-408, 2022, 54es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03831021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of Salmonella excretion of fattening pigs in alternative farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudin Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houry Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.58, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Souquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383383v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
+              <w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845618v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Influenza D virus in swine: first serological evidence for exposure of breeding sows in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. , 192 p., 2017, 11th EPIZONE Annual Meeting "Welcome in Paris" by ANSES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External biosecurity in outdoor pig farms: Gaps in fencing and wildlife control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biosécurité dans les élevages bio - Résultats de l’enquête PIGAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journée technique "porc bio"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291057v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosécurité dans les élevages bio - Résultats de l’enquête PIGAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">External biosecurity in outdoor pig farms: Gaps in fencing and wildlife control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique "porc bio"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382914v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coporlogiques et sérologiques pour la recherche de l'infestation d'un élevage par Ascaris Suum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Da-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMVP, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Painful husbandry procedures in alternative pig farms: Frequency and farmers' perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsart Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parois Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d'élevage alternatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, St Malo, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner larmes brunes et lésions corporelles pour une appréciation du bien-être des porcs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulain Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2024, Saint-Malo (FR), France. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et bien-être animal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Institut Carnot AgriFood Transition – SPACE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382762v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé et bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’Institut Carnot AgriFood Transition – SPACE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320097v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d’élevage alternatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.327-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04081901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome virus (PRRSV) transmission rate is not constant with time since infection: a serial transmission experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Keranflec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. 580 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des lésions pulmonaires chez le porc : una analyse symbolique sur des concepts issus de l'approche classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Diday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACPVI multibloc qualitative. Application en épidémiologie vétérinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Bayesian methods for evaluating the performance of a virus-like particles-based elisa for serology of hepatitis e virus infection in swine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Presence of hepatitis E virus (HEV) in pigs enhances their possible role as reservoir for animal-to-human transmission in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Boutrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815241v1</w:t>
-              </w:r>
-[...3206 lines deleted...]
-                <w:t xml:space="preserve">hal-00902773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche porcine, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 327‑338, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7856,151 +7835,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif aux dispositifs de protection des parcours de porcins en plein air vis-à-vis des risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0026, Anses. 2021, 133 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8010,263 +7989,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air quality and factors related to sub-optimal housing conditions in nursery and finishing rooms: a field study in 143 French pig herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Banhazi, T.; Aland, A.; Hartung, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air quality in livestock buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC press, 2017, 9781315738338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315738338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygiene and cleanliness in pig buildings as preventive medicine tools for healthy animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Banhazi, T.; Aland, A.; Hartung, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality and Livestock Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC press, 2017, 9781315738338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315738338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8334,51 +8313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A004302F"/>
+    <w:nsid w:val="668DA1B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8565,51 +8544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/1055931" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163604061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05336448v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12327.82083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=TL Ha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-33063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reperant Jean-Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubarry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05382914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charpin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boutrouille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.10.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B51DMB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fablet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05068936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Pazos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrido-Romero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Borrego-Yaniz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.EN-8597" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schmies" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hennig" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-024-00390-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04231528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7675" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03980596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Llorens Segales" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Huerta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faderl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00284-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03672891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10070261" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreco-2018-000287" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061157v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Menard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.01.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2018.2427" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514961v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Kobisch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.12.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00336890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beloeil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)80504-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGXP6N6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Toquin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Le N&#244;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531731v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315738338" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/1055931" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163604061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05068936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schmies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hennig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-024-00390-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Pazos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrido-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Borrego-Yaniz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.EN-8597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04231528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03980596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Llorens Segales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Huerta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faderl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00284-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03672891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10070261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreco-2018-000287" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Menard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.01.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2018.2427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boutrouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.10.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B51DMB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Kobisch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00336890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beloeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)80504-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGXP6N6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Toquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Le N&#244;tre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05336448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12327.82083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=TL Ha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-33063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382828v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reperant Jean-Michel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05382914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749799v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charpin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fablet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315738338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>