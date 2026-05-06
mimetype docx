--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1039,295 +1039,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive Epidemiology of the Main Internal Parasites on Alternative Pig Farms in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Delsart</w:t>
+                <w:t xml:space="preserve">Descriptive analyses of maternally-derived antibody levels against porcine circovirus 2 (PCV-2) in 3- and 21-day-old piglets from farms of four European countries using different vaccination protocols in sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sibila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Llorens Segales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Radu Blaga</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1645/21-126⟩</w:t>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-022-00284-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738336v1</w:t>
+                <w:t xml:space="preserve">anses-03980596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive analyses of maternally-derived antibody levels against porcine circovirus 2 (PCV-2) in 3- and 21-day-old piglets from farms of four European countries using different vaccination protocols in sows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Huerta</w:t>
+                <w:t xml:space="preserve">Descriptive Epidemiology of the Main Internal Parasites on Alternative Pig Farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Faderl</w:t>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.41. </w:t>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (4), pp.306-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40813-022-00284-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1645/21-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03980596v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Influenza D Virus in Domestic Pigs and Wild Boars in France: Apparent Limited Spread within Swine Populations Despite Serological Evidence of Breeding Sow Exposure</w:t>
               </w:r>
@@ -1839,563 +1839,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study describing time to Salmonella seroconversion in piglets on three farrow‐to‐finish farms</w:t>
+                <w:t xml:space="preserve">Assessment of pulmonary tissue responses in pigs challenged with PRRSV Lena strain shows better protection after immunization with field than vaccine strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cevallos-Almeida</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+                <w:t xml:space="preserve">Déborah Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eono</w:t>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary record open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.e000287. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.249-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vetreco-2018-000287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258705v1</w:t>
+                <w:t xml:space="preserve">hal-02061157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pulmonary tissue responses in pigs challenged with PRRSV Lena strain shows better protection after immunization with field than vaccine strains</w:t>
+                <w:t xml:space="preserve">Longitudinal study describing time to Salmonella seroconversion in piglets on three farrow‐to‐finish farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Maria Cevallos-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Renson</w:t>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Menard</w:t>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230, pp.249-259. </w:t>
+              <w:t xml:space="preserve">Veterinary record open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e000287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/vetreco-2018-000287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061157v1</w:t>
+                <w:t xml:space="preserve">hal-04258705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Pigs Experimentally Infected with a Monophasic Variant of Salmonella Typhimurium</w:t>
+                <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Cevallos-Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rose</w:t>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/fpd.2018.2427⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258732v1</w:t>
+                <w:t xml:space="preserve">hal-02627090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colonization of Pigs Experimentally Infected with a Monophasic Variant of Salmonella Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bigault</w:t>
+                <w:t xml:space="preserve">María Cevallos-Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Toulouse</w:t>
+                <w:t xml:space="preserve">Yann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.576-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2018.2427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627090v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with Toxoplasma gondii infection in confined farrow-to-finish pig herds in western France: an exploratory study in 60 herds</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,347 +2655,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental infection of SPF pigs with Actinobacillus pleuropneumoniae serotype 9 alone or in association with Mycoplasma hyopneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the sensitivity of four sampling methods for detection in live pigs using a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
+                <w:t xml:space="preserve">Marylène Kobisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Morvan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 135 (3-4), pp.283. </w:t>
+              <w:t xml:space="preserve">, 2009, 143 (2-4), pp.238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532505v1</w:t>
+                <w:t xml:space="preserve">hal-00514961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the sensitivity of four sampling methods for detection in live pigs using a Bayesian approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental infection of SPF pigs with Actinobacillus pleuropneumoniae serotype 9 alone or in association with Mycoplasma hyopneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 143 (2-4), pp.238. </w:t>
+              <w:t xml:space="preserve">, 2009, 135 (3-4), pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514961v1</w:t>
+                <w:t xml:space="preserve">hal-00532505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental infection of SPF pigs with Actinobacillus pleuropneumoniae serotype 9 alone or in association with Mycoplasma hyopneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336890v1</w:t>
@@ -3444,98 +3444,1743 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2003031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biosécurité dans les élevages bio - Résultats de l’enquête PIGAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée technique "porc bio"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Mans (72000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External biosecurity in outdoor pig farms: Gaps in fencing and wildlife control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coporlogiques et sérologiques pour la recherche de l'infestation d'un élevage par Ascaris Suum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Da-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFMVP, Dec 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Painful husbandry procedures in alternative pig farms: Frequency and farmers' perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsart Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parois Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d'élevage alternatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, St Malo, France. pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combiner larmes brunes et lésions corporelles pour une appréciation du bien-être des porcs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2024, Saint-Malo (FR), France. pp.253-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d’élevage alternatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’Institut Carnot AgriFood Transition – SPACE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.327-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04081901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome virus (PRRSV) transmission rate is not constant with time since infection: a serial transmission experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Keranflec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. 580 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes des lésions pulmonaires chez le porc : una analyse symbolique sur des concepts issus de l'approche classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Diday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACPVI multibloc qualitative. Application en épidémiologie vétérinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of hepatitis E virus (HEV) in pigs enhances their possible role as reservoir for animal-to-human transmission in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Boutrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coprologiques et sérologiques pour la détection de l'infestation par Ascaris suum dans les élevages de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3544,2387 +5189,2387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Da-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57èmes Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campylobacter spp. in alternative pig farms: Campylobacter coli as the main specie with a high strain diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Safepork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rennes, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12327.82083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de techniques d’échantillonnage d’air en élevage pour la détection de Mycoplasma hyopneumoniae et des virus influenza A porcins chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Cauderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05426291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux collecteurs cycloniques de bio-aérosols à l’échelle de l’animal ou d’un groupe d’animaux pour la détection du virus du Syndrome Dysgénésique et Respiratoire Porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04694292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the external biosecurity measures in French outdoor pig farms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsart Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European symposium of porcine health management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husbandry practices in suckling piglets on alternative farms and farmers' perception of the pigs' pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsart Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parois Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudin Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European symposium of porcine health management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+                <w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Chiapponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303778v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
+                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsart Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répérant Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaga Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
+              <w:t xml:space="preserve">14th European symposium of porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484258v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un banc expérimental pour l'étude des émissions d'aérosols chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Gehin</w:t>
+                <w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Aerosol Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320100v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella excretion level by pigs and impact of disinfection on antibiotic resistance of E. coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+                <w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP) - EAAP + WAAP + Interbull Congress 2023 : Climate change, biodiversity and global sustainability of animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04509647v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blaga Radu</w:t>
+                <w:t xml:space="preserve">Conception d'un banc expérimental pour l'étude des émissions d'aérosols chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TL Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP + WAAP + Interbull Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France. Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-33063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382828v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Radu Blaga</w:t>
+                <w:t xml:space="preserve">Salmonella excretion level by pigs and impact of disinfection on antibiotic resistance of E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Kérouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP) - EAAP + WAAP + Interbull Congress 2023 : Climate change, biodiversity and global sustainability of animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383298v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04509647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsart Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reperant Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaga Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European symposium of porcine health management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , 2023</w:t>
+              <w:t xml:space="preserve">EAAP + WAAP + Interbull Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383283v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timm Harder</w:t>
+                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
+              <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484290v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different health statuses in alternative pig farms: an online survey of 102 farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Pol</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Budapest, Hungary. , pp.428, 2022, European Symposium of Porcine Health Management (ESPHM)</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484099v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description du premier cas d’identification d’un nouveau circovirus porcin, le PCV3, en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Normand</w:t>
+                <w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine, 54, pp.407-408, 2022, 54es Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03831021v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level of Salmonella excretion of fattening pigs in alternative farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different health statuses in alternative pig farms: an online survey of 102 farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.58, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
+              <w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Budapest, Hungary. , pp.428, 2022, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845423v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
+                <w:t xml:space="preserve">Description du premier cas d’identification d’un nouveau circovirus porcin, le PCV3, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Denis</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
+              <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, en ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine, 54, pp.407-408, 2022, 54es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845618v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03831021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Level of Salmonella excretion of fattening pigs in alternative farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Souquiere</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudin Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houry Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.58, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383383v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Influenza D virus in swine: first serological evidence for exposure of breeding sows in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5946,1739 +7591,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. , 192 p., 2017, 11th EPIZONE Annual Meeting "Welcome in Paris" by ANSES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734641v1</w:t>
-              </w:r>
-[...1643 lines deleted...]
-                <w:t xml:space="preserve">hal-02815241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8029,77 +8029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Banhazi, T.; Aland, A.; Hartung, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air quality in livestock buildings</w:t>
@@ -8313,51 +8313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="668DA1B2"/>
+    <w:nsid w:val="1D25E1C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8544,51 +8544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/1055931" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163604061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05068936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schmies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hennig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-024-00390-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Pazos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrido-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Borrego-Yaniz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.EN-8597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04231528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03980596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Llorens Segales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Huerta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faderl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00284-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03672891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10070261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreco-2018-000287" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Menard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.01.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2018.2427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boutrouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.10.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B51DMB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Kobisch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00336890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beloeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)80504-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGXP6N6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Toquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Le N&#244;tre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05336448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12327.82083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=TL Ha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-33063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382828v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reperant Jean-Michel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05382914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749799v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charpin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fablet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315738338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/1055931" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163604061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05068936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schmies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hennig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-024-00390-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Pazos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrido-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Borrego-Yaniz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.EN-8597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04231528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03980596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Llorens Segales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Huerta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faderl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00284-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03672891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10070261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Menard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.01.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreco-2018-000287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2018.2427" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boutrouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.10.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B51DMB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Kobisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00336890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beloeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)80504-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGXP6N6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Toquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Le N&#244;tre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05382914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charpin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fablet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05336448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12327.82083" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=TL Ha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-33063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reperant Jean-Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubarry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315738338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>