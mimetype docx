--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -291,243 +291,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental setup for the study of aerosol emissions from pigs: Insights into exhaled particles from pigs infected with H1N1 swine influenza virus</w:t>
+                <w:t xml:space="preserve">L’élevage de porcs plein air : impacts sur le bien-être animal, la santé animale et la sécurité sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Boulbair</w:t>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Robine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05242155v1</w:t>
+                <w:t xml:space="preserve">hal-05068936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de porcs plein air : impacts sur le bien-être animal, la santé animale et la sécurité sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental setup for the study of aerosol emissions from pigs: Insights into exhaled particles from pigs infected with H1N1 swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Delsart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2025.2546907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068936v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05242155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of swine influenza virus infection in weaned piglets in five enzootically infected herds in Germany, a cohort study</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christin Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -781,51 +781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimation of the sensitivity and specificity of coprological and serological diagnostic tests for the detection of Ascaris suum infection on pig farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage porcin en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -967,51 +967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (3), pp.7675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Llorens Segales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1179,64 +1179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive Epidemiology of the Main Internal Parasites on Alternative Pig Farms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Influenza D Virus in Domestic Pigs and Wild Boars in France: Apparent Limited Spread within Swine Populations Despite Serological Evidence of Breeding Sow Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,51 +1447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig Farming in Alternative Systems: Strengths and Challenges in Terms of Animal Welfare, Biosecurity, Animal Health and Pork Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marois-Créhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (1), pp.80. </w:t>
@@ -1705,472 +1705,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
+                <w:t xml:space="preserve">Longitudinal study describing time to Salmonella seroconversion in piglets on three farrow‐to‐finish farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+                <w:t xml:space="preserve">Maria Cevallos-Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
+              <w:t xml:space="preserve">Veterinary record open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e000287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vetreco-2018-000287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314839v1</w:t>
+                <w:t xml:space="preserve">hal-04258705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pulmonary tissue responses in pigs challenged with PRRSV Lena strain shows better protection after immunization with field than vaccine strains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Déborah Menard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230, pp.249-259. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061157v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study describing time to Salmonella seroconversion in piglets on three farrow‐to‐finish farms</w:t>
+                <w:t xml:space="preserve">Assessment of pulmonary tissue responses in pigs challenged with PRRSV Lena strain shows better protection after immunization with field than vaccine strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cevallos-Almeida</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+                <w:t xml:space="preserve">Déborah Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eono</w:t>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary record open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.e000287. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.249-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vetreco-2018-000287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258705v1</w:t>
+                <w:t xml:space="preserve">hal-02061157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization of Pigs Experimentally Infected with a Monophasic Variant of Salmonella Typhimurium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cevallos-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with Toxoplasma gondii infection in confined farrow-to-finish pig herds in western France: an exploratory study in 60 herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Boutrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the sensitivity of four sampling methods for detection in live pigs using a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3219,51 +3219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Boutrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Le Nôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3444,569 +3444,3115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2003031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coprologiques et sérologiques pour la détection de l'infestation par Ascaris suum dans les élevages de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Da-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57èmes Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, St Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campylobacter spp. in alternative pig farms: Campylobacter coli as the main specie with a high strain diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Safepork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12327.82083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de techniques d’échantillonnage d’air en élevage pour la détection de Mycoplasma hyopneumoniae et des virus influenza A porcins chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Cauderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Maligorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05426291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de deux collecteurs cycloniques de bio-aérosols à l’échelle de l’animal ou d’un groupe d’animaux pour la détection du virus du Syndrome Dysgénésique et Respiratoire Porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04694292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are the external biosecurity measures in French outdoor pig farms ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsart Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European symposium of porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husbandry practices in suckling piglets on alternative farms and farmers' perception of the pigs' pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsart Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parois Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudin Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European symposium of porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsart Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répérant Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaga Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European symposium of porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Chiapponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Harder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un banc expérimental pour l'étude des émissions d'aérosols chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TL Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France. Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-33063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Aerosol Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herd factors associated with levels of parasitism in alternative pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsart Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reperant Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaga Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAAP + WAAP + Interbull Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salmonella excretion level by pigs and impact of disinfection on antibiotic resistance of E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Kérouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP) - EAAP + WAAP + Interbull Congress 2023 : Climate change, biodiversity and global sustainability of animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04509647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different health statuses in alternative pig farms: an online survey of 102 farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Budapest, Hungary. , pp.428, 2022, European Symposium of Porcine Health Management (ESPHM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description du premier cas d’identification d’un nouveau circovirus porcin, le PCV3, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, en ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine, 54, pp.407-408, 2022, 54es Journées de la Recherche Porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03831021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Level of Salmonella excretion of fattening pigs in alternative farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudin Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houry Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.58, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Influenza D virus in swine: first serological evidence for exposure of breeding sows in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. , 192 p., 2017, 11th EPIZONE Annual Meeting "Welcome in Paris" by ANSES</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosécurité dans les élevages bio - Résultats de l’enquête PIGAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">External biosecurity in outdoor pig farms: Gaps in fencing and wildlife control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dorenlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique "porc bio"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382914v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External biosecurity in outdoor pig farms: Gaps in fencing and wildlife control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Biosécurité dans les élevages bio - Résultats de l’enquête PIGAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journée technique "porc bio"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291057v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne de la sensibilité et de la spécificité des diagnostics coporlogiques et sérologiques pour la recherche de l'infestation d'un élevage par Ascaris Suum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Da-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de Médecine Vétérinaire Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMVP, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Painful husbandry procedures in alternative pig farms: Frequency and farmers' perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsart Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parois Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d'élevage alternatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,544 +6597,544 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, St Malo, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner larmes brunes et lésions corporelles pour une appréciation du bien-être des porcs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulain Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2024, Saint-Malo (FR), France. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé et bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Robine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’Institut Carnot AgriFood Transition – SPACE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320097v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d’élevage alternatifs ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Radu Blaga</w:t>
+                <w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382757v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et bien-être animal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quels sont les facteurs associés aux niveaux de parasitisme interne chez les porcs dans les systèmes d’élevage alternatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Institut Carnot AgriFood Transition – SPACE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382762v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,3089 +7142,543 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.327-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04081901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome virus (PRRSV) transmission rate is not constant with time since infection: a serial transmission experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Keranflec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. 580 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des lésions pulmonaires chez le porc : una analyse symbolique sur des concepts issus de l'approche classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Diday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACPVI multibloc qualitative. Application en épidémiologie vétérinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of hepatitis E virus (HEV) in pigs enhances their possible role as reservoir for animal-to-human transmission in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Boutrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815241v1</w:t>
-              </w:r>
-[...2544 lines deleted...]
-                <w:t xml:space="preserve">hal-02734641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7696,51 +7696,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de porcs en systèmes alternatifs : atouts et défis en termes de bien-être animal, biosécurité, santé animale et sécurité sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7748,51 +7748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche porcine, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 327‑338, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7888,51 +7888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8003,103 +8003,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air quality and factors related to sub-optimal housing conditions in nursery and finishing rooms: a field study in 143 French pig herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Banhazi, T.; Aland, A.; Hartung, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air quality in livestock buildings</w:t>
@@ -8141,51 +8141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygiene and cleanliness in pig buildings as preventive medicine tools for healthy animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Banhazi, T.; Aland, A.; Hartung, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality and Livestock Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC press, 2017, 9781315738338. </w:t>
@@ -8313,51 +8313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D25E1C7"/>
+    <w:nsid w:val="421D45AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8544,51 +8544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/1055931" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163604061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05068936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schmies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hennig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-024-00390-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Pazos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrido-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Borrego-Yaniz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.EN-8597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04231528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03980596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Llorens Segales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Huerta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faderl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00284-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03672891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10070261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Menard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.01.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreco-2018-000287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2018.2427" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boutrouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.10.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B51DMB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Kobisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00336890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beloeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)80504-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGXP6N6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Toquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Le N&#244;tre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05382914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charpin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fablet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05336448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12327.82083" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=TL Ha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-33063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reperant Jean-Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubarry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315738338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/1055931" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163604061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05068936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schmies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hennig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-024-00390-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Pazos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrido-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Borrego-Yaniz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.EN-8597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04231528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03980596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Llorens Segales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Huerta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faderl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00284-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03672891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10070261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreco-2018-000287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Menard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.01.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cevallos-Almeida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2018.2427" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boutrouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.10.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B51DMB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Kobisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00336890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beloeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)80504-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGXP6N6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Toquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Le N&#244;tre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05336448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12327.82083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04601329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=TL Ha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-33063" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reperant Jean-Michel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubarry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05382914v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749799v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charpin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fablet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315738338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>