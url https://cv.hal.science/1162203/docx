--- v0 (2026-03-07)
+++ v1 (2026-05-25)
@@ -272,677 +272,781 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois méthodes Sorbonne et SNCF pour la résolution de QCM (DEFT2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Impact of Image Resolution on OCR Transcription Accuracy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Rousseau</w:t>
+                <w:t xml:space="preserve">Caroline Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Hernandez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Digital Language Archives: LangArc-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Northern Illinois University; IEEE Computer Society; Association for Computing Machinery, Jan 2026, ONLINE, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12794/langarc2543322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635894v1</w:t>
+                <w:t xml:space="preserve">hal-05620753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPQR@Deft2023: Similarité Sorbonne Pour les Systèmes de Question Réponse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois méthodes Sorbonne et SNCF pour la résolution de QCM (DEFT2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bezançon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+                <w:t xml:space="preserve">Iglika Stoupak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corina Chutaux</w:t>
+                <w:t xml:space="preserve">Angelo Mendoca-Manhoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Zine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Acensio</w:t>
+                <w:t xml:space="preserve">Andréa Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131579v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPQR@Deft2023: Similarité Sorbonne Pour les Systèmes de Question Réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Briglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corina Chutaux</w:t>
+                <w:t xml:space="preserve">Oumaima Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Laurie Acensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703281v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corina Chutaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705873v1</w:t>
+                <w:t xml:space="preserve">hal-03703281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre informatique et analyse des performances comparées d’une méthode de décomposition de domaine en recouvrement avec joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boubehziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1089,51 +1193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Zitagcc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03339115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quesada-Granja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e1010001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Stoupak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mendoca-Manhoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Zitagcc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03339115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quesada-Granja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e1010001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12794/langarc2543322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Stoupak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mendoca-Manhoso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>