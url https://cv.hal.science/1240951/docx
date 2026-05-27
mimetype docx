--- v0 (2026-05-05)
+++ v1 (2026-05-27)
@@ -75,1131 +75,1451 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Content-Based Time Series Retrieval using Pattern Spectra</w:t>
+                <w:t xml:space="preserve">Upsampling and Knowledge Distillation Improve Small-object Detection in Satellite Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Merciol</w:t>
+                <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Avellaneda</w:t>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
+                <w:t xml:space="preserve">Andreas Hadjisoteriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+                <w:t xml:space="preserve">Neofytos Dimitriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.473-476, </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2026.3689163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372472v1</w:t>
+                <w:t xml:space="preserve">hal-05613630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Object Detection in Remote Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">YOLO-G3CF: Gaussian Contrastive Cross-Channel Fusion for Multimodal Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.8002005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2025.3564181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430694v1</w:t>
+                <w:t xml:space="preserve">hal-05467889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Deep SORT: Réidentification par mécanisme d’attention sans apprentissage explicite de similarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detection of Sargassum from Sentinel Satellite Sensors Using Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courtrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Simon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adán Salazar-Garibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03991269v1</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15041104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Deep Simple Online Real-time Tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">WEB CLASSIFICATION APPROACH USING REDUCED VECTOR REPRESENTATION MODEL BASED ON HTML TAGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benkhalifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t>
-[...112 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (1), pp.137-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956283⟩</w:t>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-03379508v1</w:t>
+                <w:t xml:space="preserve">hal-05589532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YOLO-G3CF: Gaussian Contrastive Cross-Channel Fusion for Multimodal Object Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transformer Affinity for Tracking: Efficient reidentification of anchor-based detections in non-constant frame rate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">28th International Conference on Pattern Recognition (ICPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467889v1</w:t>
+                <w:t xml:space="preserve">hal-05613385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Sargassum from Sentinel Satellite Sensors Using Deep Learning Approach</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Pattern Spectra for Analysis of Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Laval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emilio Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Merciol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Pattern Recognition (IAPR), Aug 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044837v1</w:t>
+                <w:t xml:space="preserve">hal-05612412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEB CLASSIFICATION APPROACH USING REDUCED VECTOR REPRESENTATION MODEL BASED ON HTML TAGS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Content-Based Time Series Retrieval using Pattern Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Merciol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benkhalifa</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">DGMM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.473-476, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589532v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal Object Detection in Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courtrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, France. pp.1245-1248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fully Deep SORT: Réidentification par mécanisme d’attention sans apprentissage explicite de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courtrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Deep Simple Online Real-time Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courtrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fully Deep Simple Online Real-time Tracking: Efficient Re-Identification by Attention without Explicit Similarity Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courtrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPR 2022 - 26th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.3522-3528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991158v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Deep Simple Online Real-Time Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courtrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPA 2021 -12th International Symposium on Image and Signal Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.138-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1346,51 +1666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Avellaneda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281486" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956283" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3564181" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04044837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Salazar-Garibay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15041104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Idrissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benkhalifa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613630v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hadjisoteriou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neofytos Dimitriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2026.3689163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3564181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04044837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Salazar-Garibay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15041104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Idrissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benkhalifa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Raimond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Avellaneda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281486" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991158v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956283" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>