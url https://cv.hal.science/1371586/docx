--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -66,3340 +66,3340 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective pulse number and energy distribution uniformity in laser scanning with Gaussian and cylindrical beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0283720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-05316256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ppb detection level’s hydrogen sensor using a SPR grating in the triggered switching configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (14), pp.29648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.561549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of initial crystalline phase of TiO2 to obtain TiN thin films from sol-gel route by rapid thermal nitridation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2024.100462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical investigation of refractive index detection limit in the Surface Plasmon Resonance-triggered switch effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3485245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a perfect sinusoidal grating profile using an artificial neural network for plasmonic-based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dutems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.3876-3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.520109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metallic glasses for biological applications and opportunities opened by laser surface texturing: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.160617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SiN/VO2/SiN sandwich-based resonant waveguide grating to produce thermally activated optical components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common-mode plasmon sensing scheme as a high-sensitivity compact SPR sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dutems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (14), pp.3733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.483692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of roughness on surface plasmons propagation along deep and shallow metallic diffraction gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.443659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonant waveguide grating fabrication on planar and cylindrical substrates using a photosensitive TiO2 sol-gel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hochedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.411560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonant Reflection From Cylindrical Grating-Waveguide Under Holistic Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Veillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2020.2966146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability characterization of laser textured thin film metallic glasses: from macro- to micro- scale using Environmental SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2025 Spring Meeting (symposium O)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic, chemical and property modifications of PVD ZrCu-based thin film metallic glasses through femtosecond laser treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strabsourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of the wettability of fs-laser textured thin film metallic glasses surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Ablation COLA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Hersonissos (Crete), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of the wettability of thin film metallic glasses surfaces: Effect of a fs-laser treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteur plasmonique diffracto-interférentiel basé sur un couplage de modes de plasmon excités par un réseau de diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Clémence</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabjeet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strabourg, France</w:t>
+              <w:t xml:space="preserve">Congrès Optique de la SFO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692600v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur plasmonique diffracto-interférentiel basé sur un couplage de modes de plasmon excités par un réseau de diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Jourlin</w:t>
+                <w:t xml:space="preserve">Plasmonic hydrogen sensor at the ppm level based on the plasmon-triggered switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarabjeet Kaur</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Rajab Pacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Optique de la SFO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, ROUEN, France</w:t>
+              <w:t xml:space="preserve">META 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, TOYAMA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846915v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic hydrogen sensor at the ppm level based on the plasmon-triggered switching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale characterization of the wettability of thin film metallic glasses surfaces: Effect of a fs-laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Varenne</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clémence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, TOYAMA, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847004v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of electrical, acoustic and optical properties of phthalocyanines by gas adsorption: interest for gas sensors development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Rajab Pacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Materials Science &amp; Nanotechnology - ICMSN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Michael, Jul 2024, Wien, Austria. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPR sensor based on switch effect for very low hydrogen detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Rabaj Pacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonex : Functional Materials: Advances and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2691091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic optical switch for refractive index sensing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUR SLEIGHT SSE#8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Monnet - Saint-Etienne, Jul 2022, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmons propagation along metallic rough diffraction gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1213103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2620944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensor for the monitoring of air quality (NO2, O3)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Fabrication of a Resonant Waveguide Grating (RWG) with a single-step TiO2 sol-gel technological approach on planar and non-conventional substrate (cylinder)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUR SLEIGHT SSE#5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet, Jan 2021, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846955v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a Resonant Waveguide Grating (RWG) with a single-step TiO2 sol-gel technological approach on planar and non-conventional substrate (cylinder)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Optical sensor for the monitoring of air quality (NO2, O3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Turover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
+              <w:t xml:space="preserve">EUR SLEIGHT SSE#5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet, Jan 2021, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273603v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant grating demonstration in the inner wall of a cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Usuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS- Topical meeting on diffractive optics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Iena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic excitation of a grating-coupled waveguide at the inner wall of a glass tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.225-228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007406802250228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056463v1</w:t>
-              </w:r>
-[...1500 lines deleted...]
-                <w:t xml:space="preserve">hal-02441167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3533,77 +3533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESEAU DE DIFFRACTION RESONANT ACTIVE THERMIQUEMENT PAR DIOXYDE DE VANADIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3658,77 +3658,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical sensor for the monitoring of air quality (NO2, O3) - CAPTAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kämpfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3770,90 +3770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical Integrated Optic Resonant Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4064,51 +4064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Kaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rajab Pacha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rabaj Pacha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620944" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Koussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406802250228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Celle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.561549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-Otero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100462" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485245" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Godi Tch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.520109" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruhier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160617" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300126" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laffont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483692" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.443659" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.411560" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2020.2966146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET0015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Celle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.561549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-Otero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100462" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485245" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Godi Tch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.520109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruhier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laffont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.443659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.411560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2020.2966146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Kaur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rajab Pacha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rabaj Pacha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620944" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Koussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406802250228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET0015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>