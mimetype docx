--- v1 (2026-04-01)
+++ v2 (2026-05-07)
@@ -66,3340 +66,3340 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wettability characterization of laser textured thin film metallic glasses: from macro- to micro- scale using Environmental SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting (symposium O)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of electrical, acoustic and optical properties of phthalocyanines by gas adsorption: interest for gas sensors development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Rajab Pacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Materials Science &amp; Nanotechnology - ICMSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Michael, Jul 2024, Wien, Austria. pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographic, chemical and property modifications of PVD ZrCu-based thin film metallic glasses through femtosecond laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strabsourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale characterization of the wettability of fs-laser textured thin film metallic glasses surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Laser Ablation COLA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hersonissos (Crete), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capteur plasmonique diffracto-interférentiel basé sur un couplage de modes de plasmon excités par un réseau de diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabjeet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Optique de la SFO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, ROUEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasmonic hydrogen sensor at the ppm level based on the plasmon-triggered switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Rajab Pacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">META 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, TOYAMA, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale characterization of the wettability of thin film metallic glasses surfaces: Effect of a fs-laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clémence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPR sensor based on switch effect for very low hydrogen detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Rabaj Pacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonex : Functional Materials: Advances and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2691091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasmonic optical switch for refractive index sensing in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUR SLEIGHT SSE#8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet - Saint-Etienne, Jul 2022, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface plasmons propagation along metallic rough diffraction gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1213103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of a Resonant Waveguide Grating (RWG) with a single-step TiO2 sol-gel technological approach on planar and non-conventional substrate (cylinder)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical sensor for the monitoring of air quality (NO2, O3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Turover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUR SLEIGHT SSE#5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet, Jan 2021, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonant grating demonstration in the inner wall of a cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Usuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EOS- Topical meeting on diffractive optics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Iena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holistic excitation of a grating-coupled waveguide at the inner wall of a glass tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Veillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photoptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.225-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007406802250228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective pulse number and energy distribution uniformity in laser scanning with Gaussian and cylindrical beams</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ppb detection level’s hydrogen sensor using a SPR grating in the triggered switching configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0283720⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (14), pp.29648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.561549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-05316256v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ppb detection level’s hydrogen sensor using a SPR grating in the triggered switching configuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective pulse number and energy distribution uniformity in laser scanning with Gaussian and cylindrical beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.561549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0283720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301084v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-05316256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of initial crystalline phase of TiO2 to obtain TiN thin films from sol-gel route by rapid thermal nitridation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.100462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2024.100462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of refractive index detection limit in the Surface Plasmon Resonance-triggered switch effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3485245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a perfect sinusoidal grating profile using an artificial neural network for plasmonic-based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dutems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63, pp.3876-3884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.520109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic glasses for biological applications and opportunities opened by laser surface texturing: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 670, pp.160617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiN/VO2/SiN sandwich-based resonant waveguide grating to produce thermally activated optical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202300126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common-mode plasmon sensing scheme as a high-sensitivity compact SPR sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dutems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (14), pp.3733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.483692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of roughness on surface plasmons propagation along deep and shallow metallic diffraction gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (2), pp.349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ol.443659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant waveguide grating fabrication on planar and cylindrical substrates using a photosensitive TiO2 sol-gel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hochedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.12-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ome.411560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Reflection From Cylindrical Grating-Waveguide Under Holistic Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JPHOT.2020.2966146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441167v1</w:t>
-              </w:r>
-[...1807 lines deleted...]
-                <w:t xml:space="preserve">hal-02056463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3533,77 +3533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESEAU DE DIFFRACTION RESONANT ACTIVE THERMIQUEMENT PAR DIOXYDE DE VANADIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3671,64 +3671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kämpfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3770,90 +3770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical Integrated Optic Resonant Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4064,51 +4064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Celle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.561549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-Otero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100462" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485245" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Godi Tch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.520109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruhier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laffont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.443659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.411560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2020.2966146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Kaur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rajab Pacha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rabaj Pacha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620944" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Koussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406802250228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET0015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rajab Pacha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Kaur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rabaj Pacha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620944" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Koussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406802250228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Celle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.561549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-Otero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100462" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485245" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Godi Tch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.520109" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruhier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160617" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300126" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laffont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483692" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.443659" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.411560" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2020.2966146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET0015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>