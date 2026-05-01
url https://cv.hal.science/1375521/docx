--- v0 (2026-03-12)
+++ v1 (2026-05-01)
@@ -1,3541 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3490 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Le Guennic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1375521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégé de sciences économiques et sociales au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre des Humanités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir l'indétermination. Quelle (post)critique pour enseigner les éthiques en anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Haëtjens (dir.), « Renouveau des utopies urbaines », Futuribles, n° 414, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Elguezabal, Frontières urbaines. Les mondes sociaux des copropriétés fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ravalet, Stéphanie Vincent-Geslin, Vincent Kaufmann, Jean Leveugle Tranches de vie mobile. Enquête sociologique sur la grande mobilité liée au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert, « Tous propriétaires ! ». L’envers du décor pavillonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouard, La banlieue rouge. Ceux qui restent et ce qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquot, Introduction à Ivan Illich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Molinier, Le travail du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.11078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Stébé, Qu’est-ce qu’une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie sensible : rencontrer un vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre démocratie technique est possible : approche de la responsabilité par l’écoféminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie technique en travail, sous la direction de Pierre Lamard et Yves Lequin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, B125390-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’origine sociale pèse sur la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la motivation, sous la direction d'Héloïse Lhérété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences Humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782361066437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04811163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la transition écologique, nos sensations et émotions sont utiles. Elles expriment nos aspirations profondes&amp;quot;. Résilientes #89, La lettre de l'INSA de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04703303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les élèves-ingénieurs à s’emparer des futurs souhaitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Colon de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'écologie sensible : Rencontrer un vivant. Rencontres Enfance & Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Sens, science et expériences de nature&amp;quot;. Rencontres Enfance &amp; Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâris Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika van Ingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialiser les désirs. Techniques votives&amp;quot; Techniques et cultures - N° 70, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-49. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.314.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les nouvelles configurations familiales » L'Année sociologique, Vol. LXVIII, n° 2, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.53-53. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.310.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Science, technique, sociétés » Zilsel - N° 5, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.50-50. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.316.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 50 ans de SES » Idées économiques et sociales, N° 195, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-49. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.314.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur les traces de la santé environnementale », Écologie &amp; politique, n°58, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.47-47. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.317.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Féminismes religieux » Nouvelles questions féministes - Vol. 38, n °1, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.52-52. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.318.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La battle du rap : genre, classe, race ». Mouvements, N° 96, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.45-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.312.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discours post-attentats » Mots. Les langages du politique, N° 118, novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.75-75. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.311.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tiers-lieux : un modèle à suivre ? » L’Observatoire. La revue des politiques culturelles , N° 52, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.46-46. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.309.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Révolution végétale », Critique - N° 850, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.45-45. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.303.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verte la steppe ? » . Études rurales - N° 200, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.44-44. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.305.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures de Gabriel Tarde ». Cahiers de philosophie de l'université de Caen, N° 54, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.47-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.306.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fantômes » Terrain - N° 69, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.48-48. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.307.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Sound studies. À l'écoute du social » Politiques de communication, Hors-série n° 1, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.42-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.302.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des classes sociales européennes ? » Les Actes de la recherche en sciences sociales - N° 219, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.58-58. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.300.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les classes sociales au foyer » Actes de la recherche en sciences sociale - N° 215, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.45-45. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.291.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sociologie de l'alimentation » L'Année sociologique - Vol. LXVII, n° 1, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.50-50. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.295.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ces villes dont on ne parle pas » Espaces et sociétés - N° 168-169, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.44-44. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.294.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amour réaliste - L’Amour réaliste. La nouvelle expérience amoureuse des jeunes femmes&amp;quot;, Christophe Giraud, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.45-45. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.293.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plages, territoires contestés ». Actes de la recherche en sciences sociales - N° 218, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.48-48. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.296.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pacifications urbaines » L'Homme - N°219-220, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.47-47. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.292.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Âges et générations », Économie et statistique, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.27-27. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.293.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilités sociales » Politix - Vol. XXIX, n° 114, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.45-45. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.289.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.21-21. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.286.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les Français de leur temps libre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.38-38. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gdsh.0044.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04810780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Animaux dans la ville 1 » . Histoire urbaine, n° 44, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.45-45. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.281.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Morin » Cahiers de l'Herne N° 114, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.43-43. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.283.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l’écologie sensible : projection du film « Dans la trame du vivant ». Archipel 2024, Apr 2024, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3596,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AEB072B"/>
+    <w:nsid w:val="D8CB0EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3827,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/1375521" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-lyon.fr/fr/humanites" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19905" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17528" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6459" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/psychologie-de-la-motivation_fr_787.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.314.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.310.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.316.0050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.318.0052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.317.0047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.312.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.311.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.309.0046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.306.0047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.303.0045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.305.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.307.0048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.300.0058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.302.0042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.295.0050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.294.0044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.291.0045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.293.0045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.296.0048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.292.0047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.293.0027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.289.0045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.281.0045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.0044.0038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.286.0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.283.0043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pl&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/1375521" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-lyon.fr/fr/humanites" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19905" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17528" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6459" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/psychologie-de-la-motivation_fr_787.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;ris Faini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancan Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika van Ingen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.314.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.310.0053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.316.0050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.317.0047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.318.0052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.312.0045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.311.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.309.0046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.303.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.305.0044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.306.0047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.307.0048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.302.0042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.300.0058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.291.0045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.295.0050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.294.0044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.293.0045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.296.0048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.292.0047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.293.0027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.289.0045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.286.0021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.0044.0038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.281.0045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.283.0043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pl&#233;nard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>