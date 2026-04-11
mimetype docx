--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED pumped alexandrite multipass amplifier designed for acousto-optic imaging</w:t>
+                <w:t xml:space="preserve">Indirectly LED-pumped Nd:glass: potential for high energy laser facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Thellier</w:t>
+                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Taleb</w:t>
+                <w:t xml:space="preserve">Nicolas Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Druon</w:t>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+                <w:t xml:space="preserve">Loïc Meignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
+                <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (19), pp.40727. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.563688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.533492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269520v1</w:t>
+                <w:t xml:space="preserve">hal-05348479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirectly LED-pumped Nd:glass: potential for high energy laser facilities</w:t>
+                <w:t xml:space="preserve">LED pumped alexandrite multipass amplifier designed for acousto-optic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
+                <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fermon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Audebert</w:t>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (3), pp.311. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (19), pp.40727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.533492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.563688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348479v1</w:t>
+                <w:t xml:space="preserve">hal-05269520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirectly LED-pumped Nd:glass regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Meignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibered luminescent concentrator: A bridge between flashlamp devices and laser technologies for skin therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,90 +612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED-pumped Cr:LiSAF laser system operating at 100 Hz based on a multipass amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -759,51 +759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in the temporal contrast in the tens of ps range of the multi-PW Apollon laser front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cheriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,51 +1161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and current progress of the Apollon 10 PW project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 119 (5), pp.479-484. </w:t>
@@ -1460,90 +1460,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multipass alexandrite amplifier pumped by 2850 LEDs, on the road to 100 Hz operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1620,64 +1620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ping Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2013,77 +2013,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Ping Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Jose, United States. pp.STu3E.4, </w:t>
@@ -2166,51 +2166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral wavefront sensor for Petawatt class compressor alignment and optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Ping Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Le réseau des technologies des lasers femtosecondes. La mission ressources et compétences technologiques du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes femtosecondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -2418,51 +2418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie des lasers de puissance de durée femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes femtosecondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -2673,51 +2673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fermon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meignien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.533492" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ping Zou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.401272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papadopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003530" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.34" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Zou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2014.41" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Nibbering" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00394-N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHK9D3H5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232843" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudi Mazzotta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ping Zou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JM2E.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STu3E.4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JM5A.30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fermon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meignien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.533492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ping Zou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.401272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papadopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003530" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.34" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Zou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2014.41" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Nibbering" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00394-N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHK9D3H5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232843" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudi Mazzotta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ping Zou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JM2E.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STu3E.4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JM5A.30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>