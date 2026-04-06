--- v0 (2026-03-14)
+++ v1 (2026-04-06)
@@ -50,51 +50,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteure en science politique et actuellement ATER à Sciences po Toulouse, j’ai réalisé ma thèse sur l’accueil des fractions précarisées des classes populaires dans les associations et services publics d’aide sociale. J’ai enquêté des « deux côtés du guichet » en croisant une sociologie de la mise en œuvre des politiques sociales avec une sociologie de la socialisation à l’aide sociale. J’ai interrogé les recompositions du travail social et du bénévolat dans un contexte de néolibéralisation des politiques d’aide sociale ainsi que les formes de gouvernement des précaires. Mon travail a mis en lumière les investissements différenciés des pratiques d’aide aux démunis et les luttes de définition autour du principe assistanciel qui varient en fonction des trajectoires et socialisations des bénévoles et professionnels. J’ai également questionné les dynamiques de politisation des classes populaires au contact des institutions d’aide sociale.</w:t>
+        <w:t xml:space="preserve">Docteure en science politique de Sciences po Toulouse et actuellement postdoctorante à Aix-Marseille Université, j’ai réalisé ma thèse sur l’accueil des fractions précarisées des classes populaires dans les associations et services publics d’aide sociale. J’ai enquêté des « deux côtés du guichet » en croisant une sociologie de la mise en œuvre des politiques sociales avec une sociologie de la socialisation à l’aide sociale. J’ai interrogé les recompositions du travail social et du bénévolat dans un contexte de néolibéralisation des politiques d’aide sociale ainsi que les formes de gouvernement des précaires. Mon travail a mis en lumière les investissements différenciés des pratiques d’aide aux démunis et les luttes de définition autour du principe assistanciel qui varient en fonction des trajectoires et socialisations des bénévoles et professionnels. J’ai également questionné les dynamiques de politisation des classes populaires au contact des institutions d’aide sociale. Je travaille actuellement sur la participation des classes populaires aux études de santé publique, particulièrement dans le cadre d’une cohorte pédiatrique étudiant les inégalités sociales de santé et l’exposition aux risques environnementaux.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>