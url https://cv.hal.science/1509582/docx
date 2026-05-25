--- v1 (2026-04-06)
+++ v2 (2026-05-25)
@@ -272,360 +272,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital coverage of the yellow vest movement as protest activity</w:t>
+                <w:t xml:space="preserve">Quotidiens confinés. Réflexions méthodologiques et éthiques sur une expérience de recherche à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baisnée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alizé Cavé</w:t>
+                <w:t xml:space="preserve">Alfonsina Faya-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+                <w:t xml:space="preserve">Alexandra Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
+                <w:t xml:space="preserve">Grégory Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Parent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-022-00190-0⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enquêter à distance : nouvel eldorado ?, 45, pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044069v1</w:t>
+                <w:t xml:space="preserve">hal-03626055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quotidiens confinés. Réflexions méthodologiques et éthiques sur une expérience de recherche à distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The digital coverage of the yellow vest movement as protest activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Soulier</w:t>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beltran</w:t>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Enquêter à distance : nouvel eldorado ?, 45, pp.231-248. </w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3-4), pp.529-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00190-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626055v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « violence » des Gilets jaunes : quand la fait-diversification fait diversion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.28-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -691,103 +691,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les logiques pratiques du travail journalistique par le jeu ? Retours sur la production d’un &amp;quot;jeu sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Gidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EMI en pratique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Roubaix, France</w:t>
@@ -816,103 +816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publiciser la violence en manifestation : journalistes et automedias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Gidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de la Gironde, Nov 2022, Bordeaux, France</w:t>
@@ -941,103 +941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de l’événement politique Gilets jaunes. De la manifestation de papier à celle des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international L’Emprise de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Toulouse, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1062,103 +1062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mouvement des gilets jaunes et la mise à l'agenda des violences policières en manifestation. L'émergence d'une demande, entre auto-médiatisation, champ journalistique et offre électorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de l'AFSP, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1183,103 +1183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live-streaming as engagement in the Yellow Vests movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the French Yellow Vests Movement through the lens of mixed methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Gilets Jaunes, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1304,103 +1304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’automédiatisation des Gilets jaunes : une critique en actes du travail journalistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Gidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une profession "en crise" ? (Journée d'études du RT37)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, 2021, En ligne, France</w:t>
@@ -1429,103 +1429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre espaces numériques et espaces publics: les contours de la mobilisation des Gilets jaunes Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie - Réseau thématique 21 (Sociologie des mouvements sociaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
@@ -1554,103 +1554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médiactivisme du mouvement des Gilets jaunes : un travail aux marges ou hors champ journalistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du RT37 de l'AFS - Une profession en crise ? Luttes pour l'autonomie professionnelle aux frontières du champ journalistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Apr 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1675,90 +1675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence physique, violence sociale, violence symbolique. Sur la médiatisation des manifestations des Gilets Jaunes à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de recherche sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1783,90 +1783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiatisation des « gilets jaunes » à Toulouse. Luttes des classes et de classements dans la presse locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1891,90 +1891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between denial, testimony and riot porn : disclosing physical violence, disguising social violence in the media coverage of the yellow vests movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Media and social violence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Toulouse, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2070,51 +2070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonsina Faya Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2325,51 +2325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044069v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00190-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya-Robles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beltran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11681" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.452" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gidon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya-Robles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beltran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00190-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.452" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gidon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>