--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -610,364 +610,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytidine- and guanosine-based nucleotide–lipids</w:t>
+                <w:t xml:space="preserve">Preparation of Swellable Hydrogel-Containing Colloidosomes from Aqueous Two-Phase Pickering Emulsion Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Alies</w:t>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ouelhazi</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Patwa</w:t>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Navailles</w:t>
+                <w:t xml:space="preserve">Jean-Charles Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ob01023d⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (26), pp.7780-7784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201802929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374798v1</w:t>
+                <w:t xml:space="preserve">hal-02119101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Swellable Hydrogel-Containing Colloidosomes from Aqueous Two-Phase Pickering Emulsion Droplets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytidine- and guanosine-based nucleotide–lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Bruno Alies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+                <w:t xml:space="preserve">Mohamed Ouelhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Eloi</w:t>
+                <w:t xml:space="preserve">Amit Patwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+                <w:t xml:space="preserve">Julien Verget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (26), pp.7780-7784. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (26), pp.4888-4894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201802929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ob01023d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119101v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytidine- and guanosine-based nucleotide–lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouelhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Patwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1146,453 +1146,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Bilayer Vesicles Made of Saturated Long Chain Fatty Acids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequestration of Proteins by Fatty Acid Coacervates for Their Encapsulation within Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+                <w:t xml:space="preserve">David Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+                <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03627⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (43), pp. 13475-13479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201607117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368857v1</w:t>
+                <w:t xml:space="preserve">hal-01386797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequestration of Proteins by Fatty Acid Coacervates for Their Encapsulation within Vesicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Clouding in fatty acid dispersions for charge-dependent dye extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (43), pp. 13475-13479. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 468, pp. 95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201607117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386797v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clouding in fatty acid dispersions for charge-dependent dye extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Garenne</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Bilayer Vesicles Made of Saturated Long Chain Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.01.049⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (2), pp. 401-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348994v1</w:t>
+                <w:t xml:space="preserve">hal-01368857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water activity in lamellar stacks of lipid bilayers: “Hydration forces” revisited</w:t>
               </w:r>
@@ -1992,77 +1992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Deuterated Magnetically Oriented System Based on Fatty Acid Direct Hexagonal Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2494,51 +2494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning molecular interactions in lipid-oligonucleotides assemblies via locked nucleic acid (LNA)-based lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Patwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,51 +3289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale structural characterizations of fatty acid tubes with temperature tuneable diameter in bulk and at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,64 +3423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly, Foaming, and Emulsifying Properties of Sodium Alkyl Carboxylate/Guanidine Hydrochloride Aqueous Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Ventureina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,333 +3551,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymorphism of DNA in non-cationic Lα lipid phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Foams: Switching Reversibly between Ultrastable and Unstable Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R. Teixeira da Silva</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Andreoli de Oliveira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11083-x⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (36), pp.8264-8269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201102115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620218v1</w:t>
+                <w:t xml:space="preserve">hal-00618681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Foams: Switching Reversibly between Ultrastable and Unstable Foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+                <w:t xml:space="preserve">Supramolecular polymorphism of DNA in non-cationic Lα lipid phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Teixeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andreoli de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (83), pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11083-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201102115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00618681v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Structural Characterizations of Fatty Acid Multilayered Tubes with a Temperature-Tunable Diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,77 +3967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-Hydroxystearic acid lipid tubes under various experimental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,77 +4113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement-induced phase transition in a DNA-lipid hydrated complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andreoli de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R. Teixeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,90 +4247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly and Foaming Properties of Fatty Acid-Lysine Aqueous Dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4752,51 +4752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly of Unprecedented Swollen Multilamellar Twisted Ribbons from a Racemic Hydroxy Fatty Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly of Fatty Acids and Hydroxyl Derivative Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (1), pp. 62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5434,272 +5434,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipid System Forming Hollow Microtubes at High Yields and Concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of Fatty Acid-Alkylboladiamine Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Nallet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (7), p. 2942-2945. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 22 (2), p. 622-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la052377u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la053262t⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093529v1</w:t>
+                <w:t xml:space="preserve">hal-00018863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Fatty Acid-Alkylboladiamine Salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Novel Lipid System Forming Hollow Microtubes at High Yields and Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (2), p. 622-627. </w:t>
+              <w:t xml:space="preserve">, 2006, 22 (7), p. 2942-2945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la052377u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la053262t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018863v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation-loop-mediated smectic melting</w:t>
               </w:r>
@@ -5825,286 +5825,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : Synthesis and self-assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : synthesis and self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Jerome</w:t>
+                <w:t xml:space="preserve">F. Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, pp.30-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289148v1</w:t>
+                <w:t xml:space="preserve">hal-02676962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : synthesis and self-assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : Synthesis and self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Jerome</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (1), pp.30-34</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 6, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm049325o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676962v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of the liquid-crystal analog of the vortex liquid phase in type-II superconductors</w:t>
               </w:r>
@@ -6698,64 +6698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Grande Motte, France</w:t>
@@ -6816,103 +6816,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Foams: Switching Reversibly between Ultrastable and Unstable Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquids 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t>
@@ -7267,51 +7267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ackermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dibamba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00748H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Coudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5040051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Abrantes Barros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miss&#232;gue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bougis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouelhazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob01023d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01023D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leite Rubim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Gerbelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pinto De Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navailles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16003-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyencet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15078-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oumzil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benizri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tonelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Staedel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Appavoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PBS7C4M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Thanassoulas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411459w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Gerbelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L. Rubim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402962c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400515m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Salgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41707g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobrindt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigo Teixeira da Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.P. Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12003-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrong Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3019624" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano L. P. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. T. Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981204191X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80ZJ0C8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Godeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Mcintosh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3002092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Arazam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2047596" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.673438" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2002404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11083-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0TV0RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102115" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201261e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Novales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9Z5SX3Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678290903059271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900163s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FHD3B99-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700682" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLFBSKB9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7020929" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZV47JLVF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Effenterre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10318-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQK4T5CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702037k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4T301ZH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053262t" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLCB6TKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052377u" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MPRSV347-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska-Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mondain-Monval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10348-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JX6FZZSR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jerome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heredia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049325o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pansu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rieutord" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00595-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TGT7W8QW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996128" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C86DDCD821C0BC65065C2D051FA9B6D9795EBA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994214" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F97B30C5B3759A44116E102AD1224EF4014477B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992242" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4194E2F5C55C059B548C445668DEBD0787B74C79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735821v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thivolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ramin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou Houssou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ackermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dibamba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00748H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Coudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5040051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Abrantes Barros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miss&#232;gue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bougis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouelhazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob01023d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01023D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leite Rubim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Gerbelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pinto De Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navailles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16003-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyencet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15078-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oumzil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benizri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tonelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Staedel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Appavoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PBS7C4M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Thanassoulas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411459w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Gerbelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L. Rubim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402962c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400515m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Salgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41707g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobrindt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigo Teixeira da Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.P. Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12003-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrong Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3019624" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano L. P. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. T. Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981204191X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80ZJ0C8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Godeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Mcintosh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3002092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Arazam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2047596" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.673438" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2002404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102115" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11083-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0TV0RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201261e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Novales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9Z5SX3Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678290903059271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900163s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FHD3B99-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700682" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLFBSKB9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7020929" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZV47JLVF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Effenterre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10318-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQK4T5CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702037k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4T301ZH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052377u" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MPRSV347-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053262t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLCB6TKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska-Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mondain-Monval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10348-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JX6FZZSR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heredia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jerome" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049325o" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pansu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rieutord" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00595-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TGT7W8QW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996128" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C86DDCD821C0BC65065C2D051FA9B6D9795EBA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994214" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F97B30C5B3759A44116E102AD1224EF4014477B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992242" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4194E2F5C55C059B548C445668DEBD0787B74C79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735821v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thivolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ramin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou Houssou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>