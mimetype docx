--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -3961,307 +3961,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12-Hydroxystearic acid lipid tubes under various experimental conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+                <w:t xml:space="preserve">Confinement-induced phase transition in a DNA-lipid hydrated complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andreoli de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Teixeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunno Novales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Navailles</w:t>
+                <w:t xml:space="preserve">E. Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 341 (1), pp. 38-47. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.28001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/28001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442745v1</w:t>
+                <w:t xml:space="preserve">hal-00527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement-induced phase transition in a DNA-lipid hydrated complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Nallet</w:t>
+                <w:t xml:space="preserve">12-Hydroxystearic acid lipid tubes under various experimental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341 (1), pp. 38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/28001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00527747v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly and Foaming Properties of Fatty Acid-Lysine Aqueous Dispersions</w:t>
               </w:r>
@@ -4746,298 +4746,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Unprecedented Swollen Multilamellar Twisted Ribbons from a Racemic Hydroxy Fatty Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembly of Fatty Acids and Hydroxyl Derivative Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700682⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp. 62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la7020929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203921v1</w:t>
+                <w:t xml:space="preserve">hal-00203945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Fatty Acids and Hydroxyl Derivative Salts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Unprecedented Swollen Multilamellar Twisted Ribbons from a Racemic Hydroxy Fatty Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (1), pp. 62-68. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp. 74-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la7020929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203945v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined diffusion of hydrophilic probes inserted in lyotropic lamellar phases</w:t>
               </w:r>
@@ -5434,272 +5434,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Fatty Acid-Alkylboladiamine Salts</w:t>
+                <w:t xml:space="preserve">Novel Lipid System Forming Hollow Microtubes at High Yields and Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (2), p. 622-627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la052377u⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 22 (7), p. 2942-2945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la053262t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018863v1</w:t>
+                <w:t xml:space="preserve">hal-00093529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipid System Forming Hollow Microtubes at High Yields and Concentration</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Fatty Acid-Alkylboladiamine Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Nallet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (7), p. 2942-2945. </w:t>
+              <w:t xml:space="preserve">, 2006, 22 (2), p. 622-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la053262t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la052377u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093529v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation-loop-mediated smectic melting</w:t>
               </w:r>
@@ -5825,286 +5825,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : synthesis and self-assembly</w:t>
+                <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : Synthesis and self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jerome</w:t>
+                <w:t xml:space="preserve">Francois Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (1), pp.30-34</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 6, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm049325o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676962v1</w:t>
+                <w:t xml:space="preserve">hal-00289148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : Synthesis and self-assembly</w:t>
+                <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : synthesis and self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Jerome</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, pp.30-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289148v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of the liquid-crystal analog of the vortex liquid phase in type-II superconductors</w:t>
               </w:r>
@@ -7267,51 +7267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ackermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dibamba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00748H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Coudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5040051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Abrantes Barros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miss&#232;gue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bougis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouelhazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob01023d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01023D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leite Rubim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Gerbelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pinto De Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navailles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16003-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyencet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15078-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oumzil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benizri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tonelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Staedel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Appavoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PBS7C4M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Thanassoulas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411459w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Gerbelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L. Rubim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402962c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400515m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Salgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41707g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobrindt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigo Teixeira da Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.P. Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12003-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrong Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3019624" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano L. P. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. T. Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981204191X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80ZJ0C8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Godeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Mcintosh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3002092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Arazam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2047596" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.673438" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2002404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102115" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11083-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0TV0RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201261e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Novales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9Z5SX3Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678290903059271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900163s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FHD3B99-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700682" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLFBSKB9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7020929" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZV47JLVF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Effenterre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10318-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQK4T5CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702037k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4T301ZH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052377u" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MPRSV347-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053262t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLCB6TKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska-Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mondain-Monval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10348-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JX6FZZSR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heredia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jerome" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049325o" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pansu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rieutord" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00595-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TGT7W8QW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996128" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C86DDCD821C0BC65065C2D051FA9B6D9795EBA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994214" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F97B30C5B3759A44116E102AD1224EF4014477B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992242" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4194E2F5C55C059B548C445668DEBD0787B74C79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735821v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thivolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ramin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou Houssou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ackermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dibamba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00748H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Coudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5040051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Abrantes Barros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miss&#232;gue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bougis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouelhazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob01023d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01023D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leite Rubim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Gerbelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pinto De Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navailles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16003-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyencet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15078-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oumzil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benizri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tonelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Staedel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Appavoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PBS7C4M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Thanassoulas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411459w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Gerbelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L. Rubim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402962c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400515m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Salgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41707g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobrindt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigo Teixeira da Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.P. Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12003-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrong Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3019624" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano L. P. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. T. Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981204191X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80ZJ0C8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Godeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Mcintosh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3002092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Arazam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2047596" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.673438" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2002404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102115" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11083-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0TV0RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201261e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Novales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9Z5SX3Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678290903059271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900163s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FHD3B99-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7020929" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZV47JLVF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLFBSKB9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Effenterre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10318-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQK4T5CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702037k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4T301ZH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053262t" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLCB6TKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052377u" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MPRSV347-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska-Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mondain-Monval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10348-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JX6FZZSR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jerome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heredia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049325o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pansu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rieutord" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00595-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TGT7W8QW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996128" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C86DDCD821C0BC65065C2D051FA9B6D9795EBA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994214" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F97B30C5B3759A44116E102AD1224EF4014477B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992242" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4194E2F5C55C059B548C445668DEBD0787B74C79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735821v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thivolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ramin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou Houssou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>