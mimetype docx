--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -502,51 +502,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blinding and sham control methods in trials of physical, psychological, and self-management interventions for pain (article I): a systematic review and description of methods</w:t>
+                <w:t xml:space="preserve">Blinding and sham control methods in trials of physical, psychological, and self-management interventions for pain (article II): a meta-analysis relating methods to trial results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hohenschurz-Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Draper-Rodi</w:t>
@@ -585,350 +585,350 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Mcgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164 (3), pp.469-484. </w:t>
+              <w:t xml:space="preserve">, 2023, 164 (3), pp.509-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816635v1</w:t>
+                <w:t xml:space="preserve">hal-04871191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placebo analgesia in physical and psychological interventions: Systematic review and meta‐analysis of three‐armed trials</w:t>
+                <w:t xml:space="preserve">Blinding and sham control methods in trials of physical, psychological, and self-management interventions for pain (article I): a systematic review and description of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hohenschurz-Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Soliman</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Draper-Rodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lene Vase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whitney Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Mcgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejp.2205⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (3), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816660v1</w:t>
+                <w:t xml:space="preserve">hal-04816635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blinding and sham control methods in trials of physical, psychological, and self-management interventions for pain (article II): a meta-analysis relating methods to trial results</w:t>
+                <w:t xml:space="preserve">Placebo analgesia in physical and psychological interventions: Systematic review and meta‐analysis of three‐armed trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hohenschurz-Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alison Mcgregor</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Phalip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Gauhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164 (3), pp.509-533. </w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.513-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04871191v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatic trials of pain therapies: a systematic review of methods</w:t>
               </w:r>
@@ -966,51 +966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Draper-Rodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vollert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163 (1), pp.21-46. </w:t>
@@ -1231,77 +1231,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hohenschurz-Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Phalip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Gauhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIPS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Duisburg, Germany. 28 (4), pp.513-531, 2023</w:t>
@@ -1568,51 +1568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Phalip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delorme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schwendenmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-026-05288-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Soubeiga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.125369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soriot-Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Deleens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54579" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hohenschurz-Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper-Rodi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vase" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Scott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mcgregor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Gauhe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soliman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002730" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethea Kleykamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vollert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Benjamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwendenmann Yves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Maxime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Phalip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delorme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schwendenmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-026-05288-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Soubeiga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.125369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soriot-Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Deleens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54579" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hohenschurz-Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper-Rodi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vase" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Scott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mcgregor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002730" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002723" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Gauhe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soliman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethea Kleykamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vollert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Benjamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwendenmann Yves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Maxime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>