--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global, regional, and national burden of disorders affecting the nervous system, 1990–2021: a systematic analysis for the Global Burden of Disease Study 2021</w:t>
+                <w:t xml:space="preserve">Global burden of 288 causes of death and life expectancy decomposition in 204 countries and territories and 811 subnational locations, 1990–2021: a systematic analysis for the Global Burden of Disease Study 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaimie Steinmetz</w:t>
+                <w:t xml:space="preserve">Mohsen Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Maria Seeher</w:t>
+                <w:t xml:space="preserve">Kanyin Liane Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoline Schiess</w:t>
+                <w:t xml:space="preserve">Amirali Aali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Nichols</w:t>
+                <w:t xml:space="preserve">Hazim Ababneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bochen Cao</w:t>
+                <w:t xml:space="preserve">Yohannes Habtegiorgis Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (4), pp.344-381. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403 (10440), pp.2100-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1474-4422(24)00038-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)00367-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543789v1</w:t>
+                <w:t xml:space="preserve">hal-04664307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global age-sex-specific mortality, life expectancy, and population estimates in 204 countries and territories and 811 subnational locations, 1950–2021, and the impact of the COVID-19 pandemic: a comprehensive demographic analysis for the Global Burden of Disease Study 2021</w:t>
               </w:r>
@@ -266,263 +266,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmwe Hmwe Kyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirali Aali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amirali Aali</w:t>
+                <w:t xml:space="preserve">Cristiana Abbafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaffar Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 403 (10440), pp.1989-2056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)00476-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global burden of 288 causes of death and life expectancy decomposition in 204 countries and territories and 811 subnational locations, 1990–2021: a systematic analysis for the Global Burden of Disease Study 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global, regional, and national burden of disorders affecting the nervous system, 1990–2021: a systematic analysis for the Global Burden of Disease Study 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimie Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Naghavi</w:t>
+                <w:t xml:space="preserve">Katrin Maria Seeher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanyin Liane Ong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amirali Aali</w:t>
+                <w:t xml:space="preserve">Nicoline Schiess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazim Ababneh</w:t>
+                <w:t xml:space="preserve">Emma Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohannes Habtegiorgis Abate</w:t>
+                <w:t xml:space="preserve">Bochen Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 403 (10440), pp.2100-2132. </w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (4), pp.344-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)00367-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1474-4422(24)00038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664307v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global burden and strength of evidence for 88 risk factors in 204 countries and 811 subnational locations, 1990–2021: a systematic analysis for the Global Burden of Disease Study 2021</w:t>
               </w:r>
@@ -534,77 +534,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alize Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Francesco Santomauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirali Aali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohannes Habtegiorgis Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Abbafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 403 (10440), pp.2162-2203. </w:t>
@@ -655,77 +655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burden of disease scenarios for 204 countries and territories, 2022–2050: a forecasting analysis for the Global Burden of Disease Study 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein Emil Vollset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazim Ababneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohannes Habtegiorgis Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Abbafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouzbeh Abbasgholizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alize Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Francesco Santomauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirali Aali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohannes Habtegiorgis Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Abbafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 403 (10440), pp.2133-2161. </w:t>
@@ -1079,51 +1079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04543789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Steinmetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Maria Seeher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Schiess" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nichols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochen Cao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(24)00038-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Schumacher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmwe Hmwe Kyu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirali Aali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Abbafati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffar Abbas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00476-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Naghavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyin Liane Ong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazim Ababneh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Habtegiorgis Abate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00367-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alize Ferrari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Francesco Santomauro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00933-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Emil Vollset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzbeh Abbasgholizadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00685-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00757-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Naghavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyin Liane Ong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirali Aali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazim Ababneh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Habtegiorgis Abate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00367-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Schumacher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmwe Hmwe Kyu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Abbafati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffar Abbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00476-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04543789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Steinmetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Maria Seeher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Schiess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nichols" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochen Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(24)00038-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alize Ferrari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Francesco Santomauro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00933-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Emil Vollset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzbeh Abbasgholizadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00685-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00757-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>