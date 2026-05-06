--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -66,3060 +66,3311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepping forward, treading wisely: a crossed frontier in robotic liver transplantation</w:t>
+                <w:t xml:space="preserve">Performance of Predefined Viability Criteria During Prolonged End‐Ischemic Normothermic Perfusion of Brain‐Dead Donor Liver Grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Chaouch</w:t>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karim Boudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heithem Jeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatobiliary Surgery and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (3), pp.460-463. </w:t>
+              <w:t xml:space="preserve">Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (4), pp.e70539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/hbsn-2025-167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ctr.70539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314189v2</w:t>
+                <w:t xml:space="preserve">hal-05612562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Rehabilitation Within 3 Months after Alcohol Hepatitis and Survival - A National Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Trajectories of Metabolic and Proteostatic Adaptation During Normothermic Liver Perfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Parlati</w:t>
+                <w:t xml:space="preserve">Anne-Aurélie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mouliade</w:t>
+                <w:t xml:space="preserve">Jean-William Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nguyen Khac</w:t>
+                <w:t xml:space="preserve">Cyril Dourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Collier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+                <w:t xml:space="preserve">Hector Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (5), pp.808-815.e5. </w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (5), pp.e70629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cgh.2024.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/liv.70629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687148v1</w:t>
+                <w:t xml:space="preserve">hal-05612526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normothermic Perfusion Versus Static Cold Storage in Liver Transplantation: A Meta‐Analysis of Randomized Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+                <w:t xml:space="preserve">Alcohol Rehabilitation Within 3 Months after Alcohol Hepatitis and Survival - A National Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Parlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mouliade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nguyen Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ctr.70372⟩</w:t>
+              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (5), pp.808-815.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cgh.2024.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400218v1</w:t>
+                <w:t xml:space="preserve">hal-04687148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and short-term outcomes of minimally invasive liver surgery in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepping forward, treading wisely: a crossed frontier in robotic liver transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjs/znaf017⟩</w:t>
+              <w:t xml:space="preserve">Hepatobiliary Surgery and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.460-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/hbsn-2025-167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252413v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide analysis of one-year mortality following pancreatectomy in 17,183 patients with pancreatic cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaanan Naveendran</w:t>
+                <w:t xml:space="preserve">Normothermic Perfusion Versus Static Cold Storage in Liver Transplantation: A Meta‐Analysis of Randomized Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Gaillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hpb.2024.10.011⟩</w:t>
+              <w:t xml:space="preserve">Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (11), pp.e70372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ctr.70372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935509v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability Assessment During Normothermic Machine Liver Perfusion: A Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and short-term outcomes of minimally invasive liver surgery in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Chaouch</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Berzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sulpice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Samson</w:t>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.16244⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (4), pp.znaf017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjs/znaf017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923758v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘social gradient' in primary liver cancer in France: A national observational study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Parlati</w:t>
+                <w:t xml:space="preserve">Viability Assessment During Normothermic Machine Liver Perfusion: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Marchese</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2025.101585⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.e16244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.16244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374726v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes of hypothermic oxygenated machine perfusion in extended criteria donor liver transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Coquelle</w:t>
+                <w:t xml:space="preserve">Nationwide analysis of one-year mortality following pancreatectomy in 17,183 patients with pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaanan Naveendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chebaro</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjs/znaf202⟩</w:t>
+              <w:t xml:space="preserve">HPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hpb.2024.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373462v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early cholecystectomy cannot be regarded as a mortality risk factor in moderate and severe acute biliary pancreatitis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ‘social gradient' in primary liver cancer in France: A national observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Strigalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Parlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatobiliary Surgery and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/hbsn-23-593⟩</w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2025.101585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071382v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive value of C-reactive protein for postoperative liver-specific surgical site infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term outcomes of hypothermic oxygenated machine perfusion in extended criteria donor liver transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pattou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oceane Lelièvre</w:t>
+                <w:t xml:space="preserve">Alexandre Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surg.2024.01.030⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (9), pp.znaf202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjs/znaf202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935537v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does portal vein anatomy influence intrahepatic distribution of metastases from colorectal cancer?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early cholecystectomy cannot be regarded as a mortality risk factor in moderate and severe acute biliary pancreatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Al Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Panaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology and Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/raon-2024-0039⟩</w:t>
+              <w:t xml:space="preserve">Hepatobiliary Surgery and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.109-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/hbsn-23-593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935514v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the rate of definitive stoma after subtotal colectomy for inflammatory bowel disease? A nationwide study of 1860 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Collard</w:t>
+                <w:t xml:space="preserve">Predictive value of C-reactive protein for postoperative liver-specific surgical site infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorectal Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/codi.17020⟩</w:t>
+              <w:t xml:space="preserve">Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175 (5), pp.1337-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surg.2024.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911861v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biliary tract viability assessment and sequential hypothermic-normothermic perfusion in liver transplantation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What is the rate of definitive stoma after subtotal colectomy for inflammatory bowel disease? A nationwide study of 1860 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Challine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Voron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatobiliary Surgery and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/hbsn-24-144⟩</w:t>
+              <w:t xml:space="preserve">Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (6), pp.1203-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/codi.17020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605130v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of minimally invasive liver surgery in France over the last decade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Does portal vein anatomy influence intrahepatic distribution of metastases from colorectal cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tribolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lanoy</w:t>
+                <w:t xml:space="preserve">Mathilde Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Nassar</w:t>
+                <w:t xml:space="preserve">Philippe Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (8), pp.4457-4467. </w:t>
+              <w:t xml:space="preserve">Radiology and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), pp.376-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-024-10951-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/raon-2024-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839369v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical care pathways of patients with biliary tract cancer: A French nationwide longitudinal cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biliary tract viability assessment and sequential hypothermic-normothermic perfusion in liver transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114018⟩</w:t>
+              <w:t xml:space="preserve">Hepatobiliary Surgery and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.505-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/hbsn-24-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839372v1</w:t>
+                <w:t xml:space="preserve">hal-04605130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors of oncological failure in two stage hepatectomy for colorectal liver metastases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical care pathways of patients with biliary tract cancer: A French nationwide longitudinal cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Remy Sindayigaya</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Challine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.107267⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202 (4), pp.114018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935547v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the thresholds of surgical volume on mortality in oncological digestive surgery: A French National Cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+                <w:t xml:space="preserve">Evolution of minimally invasive liver surgery in France over the last decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles de Ponthaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+                <w:t xml:space="preserve">Emilie Lanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.108581⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (8), pp.4457-4467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-024-10951-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839368v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Risk Factors for Readmission After Pancreatectomy for Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Factors of oncological failure in two stage hepatectomy for colorectal liver metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Marchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaanan Naveendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005929⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.107267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.107267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544093v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and excess mortality of patients with liver cancer in France, January 2020–September 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the thresholds of surgical volume on mortality in oncological digestive surgery: A French National Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Challine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Charles de Ponthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Katsahian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lazzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjs/znad359⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (10), pp.108581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.108581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348669v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Benchmark Outcomes for Distal Pancreatectomy: Results of a French Multicentric Study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of Risk Factors for Readmission After Pancreatectomy for Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Marchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zineb Cherkaoui</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaanan Naveendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 278 (1), pp.103-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005539⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 279 (3), pp.486-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711172v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Benchmark Values for Open Major Anatomic Liver Resection in Non-cirrhotic Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wacław Hołówko</w:t>
+                <w:t xml:space="preserve">Defining Benchmark Outcomes for Distal Pancreatectomy: Results of a French Multicentric Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Dokmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 278 (5), pp.748-755. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006012⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 278 (1), pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544070v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resection Postradioembolization in Patients With Single Large Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">COVID-19 and excess mortality of patients with liver cancer in France, January 2020–September 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yan Rolland</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ortal Yzhaky Shapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lazzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006061⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjs/znad359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322714v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resection Postradioembolization in Patients With Single Large Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278 (5), pp.756-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Benchmark Values for Open Major Anatomic Liver Resection in Non-cirrhotic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sousa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadhana Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoji Kawakatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wacław Hołówko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278 (5), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of induction therapy in locally advanced intrahepatic cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hobeika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Marchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3129,147 +3380,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thresholds on travel time in digestive cancer surgery patients: A French nationwide cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Ponthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3279,114 +3530,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie hépatobiliaire en vie réelle : analyse multi-échelle des parcours et complications postopératoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université Paris Cité, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025UNIP5167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05534014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3533,51 +3784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314189v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Tzedakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-2025-167" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04687148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parlati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouliade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Khac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Collier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2024.07.037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Prudhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Wautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sumner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Challine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znaf017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaanan Naveendran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2024.10.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sulpice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.16244" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Strigalev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Coquelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vazeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chebaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znaf202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Al Taweel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Panaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-23-593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guilbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.01.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tribolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aissaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/raon-2024-0039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deyrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren O'Connell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.17020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-24-144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nassar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10951-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jaquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sindayigaya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.107267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Ponthaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108581" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005929" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortal Yzhaky Shapira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lazzati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znad359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Dokmak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Cherkaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sousa da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Breuer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhana Shankar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Kawakatsu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wac&#322;aw Ho&#322;&#243;wko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sebai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Garin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dhote" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hobeika" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.05.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05289114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05534014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UNIP5167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Tzedakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dourthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Prudhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04687148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parlati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouliade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Khac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Collier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2024.07.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314189v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-2025-167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Wautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sumner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berzan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Challine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znaf017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sulpice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.16244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaanan Naveendran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2024.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Strigalev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuks" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Coquelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vazeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chebaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znaf202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Al Taweel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Panaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-23-593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guilbaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Floch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.01.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deyrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren O'Connell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.17020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tribolet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aissaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/raon-2024-0039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-24-144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10951-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sindayigaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.107267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Ponthaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Dokmak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Cherkaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005539" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortal Yzhaky Shapira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lazzati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znad359" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sebai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Garin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sousa da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Breuer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhana Shankar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Kawakatsu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wac&#322;aw Ho&#322;&#243;wko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dhote" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hobeika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05289114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05534014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UNIP5167" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>