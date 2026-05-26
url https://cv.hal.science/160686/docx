--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1406,399 +1406,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early cholecystectomy cannot be regarded as a mortality risk factor in moderate and severe acute biliary pancreatitis</w:t>
+                <w:t xml:space="preserve">What is the rate of definitive stoma after subtotal colectomy for inflammatory bowel disease? A nationwide study of 1860 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bader Al Taweel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+                <w:t xml:space="preserve">Julie Deyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Panaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Voron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatobiliary Surgery and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/hbsn-23-593⟩</w:t>
+              <w:t xml:space="preserve">Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (6), pp.1203-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/codi.17020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071382v1</w:t>
+                <w:t xml:space="preserve">hal-04911861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive value of C-reactive protein for postoperative liver-specific surgical site infections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early cholecystectomy cannot be regarded as a mortality risk factor in moderate and severe acute biliary pancreatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Floch</w:t>
+                <w:t xml:space="preserve">Bader Al Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Lelièvre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrizio Panaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 175 (5), pp.1337-1345. </w:t>
+              <w:t xml:space="preserve">Hepatobiliary Surgery and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.109-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surg.2024.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/hbsn-23-593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935537v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the rate of definitive stoma after subtotal colectomy for inflammatory bowel disease? A nationwide study of 1860 patients</w:t>
+                <w:t xml:space="preserve">Predictive value of C-reactive protein for postoperative liver-specific surgical site infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deyrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Challine</w:t>
+                <w:t xml:space="preserve">Maxime Pattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Voron</w:t>
+                <w:t xml:space="preserve">Theophile Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren O'Connell</w:t>
+                <w:t xml:space="preserve">Bastien Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Collard</w:t>
+                <w:t xml:space="preserve">Oceane Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorectal Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (6), pp.1203-1213. </w:t>
+              <w:t xml:space="preserve">Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175 (5), pp.1337-1345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/codi.17020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surg.2024.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911861v1</w:t>
+                <w:t xml:space="preserve">hal-04935537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does portal vein anatomy influence intrahepatic distribution of metastases from colorectal cancer?</w:t>
               </w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of minimally invasive liver surgery in France over the last decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,697 +2418,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the thresholds of surgical volume on mortality in oncological digestive surgery: A French National Cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Challine</w:t>
+                <w:t xml:space="preserve">Study of Risk Factors for Readmission After Pancreatectomy for Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaanan Naveendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (10), pp.108581. </w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279 (3), pp.486-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.108581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839368v1</w:t>
+                <w:t xml:space="preserve">hal-04544093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Risk Factors for Readmission After Pancreatectomy for Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Marchese</w:t>
+                <w:t xml:space="preserve">Impact of the thresholds of surgical volume on mortality in oncological digestive surgery: A French National Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Challine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+                <w:t xml:space="preserve">Charles de Ponthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279 (3), pp.486-492. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (10), pp.108581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.108581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544093v1</w:t>
+                <w:t xml:space="preserve">hal-04839368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Benchmark Outcomes for Distal Pancreatectomy: Results of a French Multicentric Study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resection Postradioembolization in Patients With Single Large Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Durin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ugo Marchese</w:t>
+                <w:t xml:space="preserve">Amine Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sauvanet</w:t>
+                <w:t xml:space="preserve">Etienne Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safi Dokmak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zineb Cherkaoui</w:t>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 278 (1), pp.103-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005539⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 278 (5), pp.756-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711172v1</w:t>
+                <w:t xml:space="preserve">hal-05322714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and excess mortality of patients with liver cancer in France, January 2020–September 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
+                <w:t xml:space="preserve">Defining Benchmark Outcomes for Distal Pancreatectomy: Results of a French Multicentric Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortal Yzhaky Shapira</w:t>
+                <w:t xml:space="preserve">Alain Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+                <w:t xml:space="preserve">Safi Dokmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Lazzati</w:t>
+                <w:t xml:space="preserve">Zineb Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278 (1), pp.103-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bjs/znad359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348669v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resection Postradioembolization in Patients With Single Large Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">COVID-19 and excess mortality of patients with liver cancer in France, January 2020–September 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Sebai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+                <w:t xml:space="preserve">Ortal Yzhaky Shapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Garin</w:t>
+                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Rolland</w:t>
+                <w:t xml:space="preserve">Andrea Lazzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 278 (5), pp.756-762. </w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjs/znad359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322714v1</w:t>
+                <w:t xml:space="preserve">hal-04348669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Benchmark Values for Open Major Anatomic Liver Resection in Non-cirrhotic Patients</w:t>
               </w:r>
@@ -3433,51 +3433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Ponthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Tzedakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dourthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Prudhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04687148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parlati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouliade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Khac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Collier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2024.07.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314189v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-2025-167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Wautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sumner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berzan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Challine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znaf017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sulpice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.16244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaanan Naveendran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2024.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Strigalev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuks" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Coquelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vazeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chebaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znaf202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Al Taweel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Panaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-23-593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guilbaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Floch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.01.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deyrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren O'Connell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.17020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tribolet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aissaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/raon-2024-0039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-24-144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10951-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sindayigaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.107267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Ponthaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Dokmak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Cherkaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005539" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortal Yzhaky Shapira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lazzati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znad359" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sebai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Garin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sousa da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Breuer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhana Shankar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Kawakatsu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wac&#322;aw Ho&#322;&#243;wko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dhote" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hobeika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05289114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05534014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UNIP5167" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Tzedakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dourthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Prudhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04687148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parlati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouliade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Khac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Collier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2024.07.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314189v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-2025-167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Wautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sumner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berzan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Challine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znaf017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sulpice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.16244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaanan Naveendran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2024.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Strigalev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuks" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Coquelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vazeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chebaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znaf202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren O'Connell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.17020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Al Taweel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Panaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-23-593" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guilbaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Floch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.01.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tribolet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aissaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/raon-2024-0039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/hbsn-24-144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10951-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sindayigaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.107267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Ponthaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sebai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Garin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Dokmak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Cherkaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005539" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortal Yzhaky Shapira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lazzati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znad359" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sousa da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Breuer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhana Shankar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Kawakatsu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wac&#322;aw Ho&#322;&#243;wko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dhote" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hobeika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05289114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05534014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UNIP5167" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>