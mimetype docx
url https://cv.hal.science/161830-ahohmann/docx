--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montmorillonite Estimation in Clay-Quartz-Calcite Samples from Laboratory SWIR Imaging Spectroscopy: A Comparative Study of Spectral Preprocessings and Unmixing Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serious games as a social learning tool in formalizing the artisanal and small-scale mining sector in African territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12111723⟩</w:t>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.1108 - 1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641210v1</w:t>
+                <w:t xml:space="preserve">hal-03491475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious games as a social learning tool in formalizing the artisanal and small-scale mining sector in African territories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t>
+                <w:t xml:space="preserve">Montmorillonite Estimation in Clay-Quartz-Calcite Samples from Laboratory SWIR Imaging Spectroscopy: A Comparative Study of Spectral Preprocessings and Unmixing Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.1108 - 1120. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12111723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491475v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting and mapping expansive soils (Loiret, France): geometrical analysis of laboratory soil spectra in the short-wave infrared domain (1100–2500 nm)</w:t>
               </w:r>
@@ -1537,286 +1537,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThinkHazard! — Delivering natural hazard information for decision making</w:t>
+                <w:t xml:space="preserve">ThinkHazard! – Giving decision makers access to multi-hazard information for safer projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Fraser</w:t>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarma Simpson</w:t>
+                <w:t xml:space="preserve">S Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Nunez</w:t>
+                <w:t xml:space="preserve">A Burzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Deparday</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone Balog</w:t>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Information and Communication Technologies for Disaster Management - ICT-DM'2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDRIM 2016 : 7th International Conference on Integrated Disaster Risk Management Disasters and Development: Towards a Risk Aware Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Isfahan, Iran</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015380v1</w:t>
+                <w:t xml:space="preserve">hal-01349286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThinkHazard! – Giving decision makers access to multi-hazard information for safer projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ThinkHazard! — Delivering natural hazard information for decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alarma Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+                <w:t xml:space="preserve">Ariel Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fraser</w:t>
+                <w:t xml:space="preserve">Vivien Deparday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Burzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+                <w:t xml:space="preserve">Simone Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2016 : 7th International Conference on Integrated Disaster Risk Management Disasters and Development: Towards a Risk Aware Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 3rd International Conference on Information and Communication Technologies for Disaster Management - ICT-DM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Vienne, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM.2016.7857209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349286v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination d'argiles à partir de mesures hyperspectrales de laboratoire</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque scientifique du groupe thématique hyperspectral de la SFPT (SFPT-GH) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société françiase de photogrammetrie et de télédétection - Groupe hydrospectral, May 2016, Grenoble, France</w:t>
@@ -2016,463 +2016,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of landslide hazard maps into probabilistic risk assessment in context of global changes: an alpine test site</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of swelling and shrinking clays from airborne hyperspectral data: Presentation of a coming comparison of two approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dufréchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">16th International Conference on Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809331v1</w:t>
+                <w:t xml:space="preserve">hal-00806857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of swelling and shrinking clays from airborne hyperspectral data: Presentation of a coming comparison of two approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of landslide hazard maps into probabilistic risk assessment in context of global changes: an alpine test site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806857v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral laboratory and airborne measurements as tools for local mapping of swelling soils in Orléans area (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral laboratory and remote sensing applied to clay minerals identification and mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dufréchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796837v1</w:t>
+                <w:t xml:space="preserve">hal-00807891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral laboratory and remote sensing applied to clay minerals identification and mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral laboratory and airborne measurements as tools for local mapping of swelling soils in Orléans area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dufréchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hohmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807891v1</w:t>
+                <w:t xml:space="preserve">hal-00796837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortwave infrared hyperspectral laboratory and airborne measurements as tool for local mapping of swelling soils, Loiret (France)</w:t>
               </w:r>
@@ -2579,51 +2579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of physical modelling to climate-driven landslide hazard mapping: an alpine test site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,256 +3174,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 1 – data, approaches and case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 2 -description of an interoperable architecture based on open-source components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F. Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , pp.2019 - 7800, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076907v1</w:t>
+                <w:t xml:space="preserve">hal-02075035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 2 -description of an interoperable architecture based on open-source components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 1 – data, approaches and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F. Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , pp.2019 - 7800, 2019</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075035v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des argiles gonflantes à partir de données hyperspectrales aéroportées couplées à des mesures in situ et des essais en laboratoire.</w:t>
               </w:r>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Minerals Mapping from Imaging Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111723" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01318471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dufr&#233;chou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.3.169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00785189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mardhel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaefer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2012.01351.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00540182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adeline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fraser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarma Simpson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Nunez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deparday" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balog" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM.2016.7857209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01349286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fraser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01300634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00963720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00809331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00806857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00807891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00793373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00712667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouokam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ilaria Pannaccione Apa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagni Marco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinet Caroline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenot Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00589833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86149" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01318471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dufr&#233;chou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.3.169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00785189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mardhel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaefer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2012.01351.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00540182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adeline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01349286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fraser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fraser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarma Simpson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Nunez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deparday" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balog" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM.2016.7857209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01300634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00963720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00806857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00809331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00807891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00793373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00712667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouokam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ilaria Pannaccione Apa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagni Marco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinet Caroline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenot Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00589833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86149" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>