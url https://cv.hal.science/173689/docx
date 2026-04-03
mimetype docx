--- v0 (2026-03-10)
+++ v1 (2026-04-03)
@@ -403,542 +403,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we distinguish the roles of demographic and temporal changes in the incidence and prevalence of musculoskeletal disorders? A systematic review</w:t>
+                <w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Baggaley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.4018⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.1707-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813390v1</w:t>
+                <w:t xml:space="preserve">hal-03778739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche à usage dual sur les pathogènes modifiés en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
+                <w:t xml:space="preserve">Fanny Velardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003316⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778739v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche à usage dual sur les pathogènes modifiés en laboratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Prudhomme</w:t>
+                <w:t xml:space="preserve">Estimating the risk of incident SARS-CoV-2 infection among healthcare workers in quarantine hospitals: the Egyptian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Jijón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Shafie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essam Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23428-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620428v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the risk of incident SARS-CoV-2 infection among healthcare workers in quarantine hospitals: the Egyptian example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofía Jijón</w:t>
+                <w:t xml:space="preserve">Can we distinguish the roles of demographic and temporal changes in the incidence and prevalence of musculoskeletal disorders? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Al Shafie</w:t>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essam Ali Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Temime</w:t>
+                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.253 - 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23428-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.4018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888873v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the health impact of vaccination against ten pathogens in 98 low-income and middle-income countries from 2000 to 2030: a modelling study</w:t>
               </w:r>
@@ -1349,51 +1349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,51 +1683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="401C6BB3"/>
+    <w:nsid w:val="4223862E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1914,51 +1914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/173689" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674260v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent-Titeca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Garcia-Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.M. Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chervet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.07.028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03813390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prudhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888873v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Shafie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ali Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23428-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03835387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christinah Mukandavire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma M Cucunub&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Echeverr&#237;a-Londo&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Abbas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)32657-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Puren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewalde Cutler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouscaillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233; Menan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/173689" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674260v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent-Titeca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Garcia-Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.M. Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chervet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.07.028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888873v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Shafie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ali Hassan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23428-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03813390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03835387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christinah Mukandavire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma M Cucunub&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Echeverr&#237;a-Londo&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Abbas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)32657-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Puren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewalde Cutler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouscaillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233; Menan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>