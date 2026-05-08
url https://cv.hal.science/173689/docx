--- v1 (2026-04-03)
+++ v2 (2026-05-08)
@@ -1052,286 +1052,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level of viral suppression and the cascade of HIV care in a South-African semi-urban setting in 2012</w:t>
+                <w:t xml:space="preserve">Early ART Initiation in West Africa has no Adverse Social Consequences: A 24-Month Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Puren</w:t>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewalde Cutler</w:t>
+                <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beverley Singh</w:t>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bouscaillou</w:t>
+                <w:t xml:space="preserve">Gérard Kouamé Menan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 30 (13), pp.2107-2116. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350981v1</w:t>
+                <w:t xml:space="preserve">hal-01351764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early ART Initiation in West Africa has no Adverse Social Consequences: A 24-Month Prospective Study</w:t>
+                <w:t xml:space="preserve">Level of viral suppression and the cascade of HIV care in a South-African semi-urban setting in 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Niangoran</w:t>
+                <w:t xml:space="preserve">Ewalde Cutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Danel</w:t>
+                <w:t xml:space="preserve">Beverley Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Moh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Kouamé Menan</w:t>
+                <w:t xml:space="preserve">Julie Bouscaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 30 (13), pp.2107-2116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351764v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1471,77 +1471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disclosure of HIV positive status : gender differences within the TEMPRANO trial participants, Côte d'Ivoire - ANRS 12239</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïmi Fassassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anani Badje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,51 +1683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4223862E"/>
+    <w:nsid w:val="18E046BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1914,51 +1914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/173689" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674260v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent-Titeca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Garcia-Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.M. Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chervet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.07.028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888873v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Shafie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ali Hassan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23428-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03813390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03835387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christinah Mukandavire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma M Cucunub&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Echeverr&#237;a-Londo&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Abbas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)32657-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Puren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewalde Cutler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouscaillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233; Menan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/173689" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674260v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent-Titeca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Garcia-Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.M. Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chervet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.07.028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888873v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Shafie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ali Hassan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23428-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03813390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03835387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christinah Mukandavire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma M Cucunub&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Echeverr&#237;a-Londo&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Abbas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)32657-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233; Menan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Puren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewalde Cutler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouscaillou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>