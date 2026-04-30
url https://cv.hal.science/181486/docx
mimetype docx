--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations</w:t>
+                <w:t xml:space="preserve">L’art queer de ne pas réussir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ahmed</w:t>
+                <w:t xml:space="preserve">Jack Halberstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgan Labar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain/emma-Rose Bigé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 82 (1), pp.197-203. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 82 (1), pp.205-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.082.0197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mult.082.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270800v1</w:t>
+                <w:t xml:space="preserve">hal-03270809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransMatérialités</w:t>
+                <w:t xml:space="preserve">Orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Barad</w:t>
+                <w:t xml:space="preserve">Sara Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain/emma-Rose Bigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain/emma-Rose Bigé</w:t>
+                <w:t xml:space="preserve">Daphné Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 82 (1), pp.184-195. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 82 (1), pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.082.0184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mult.082.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270786v1</w:t>
+                <w:t xml:space="preserve">hal-03270800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performer la désidentité</w:t>
               </w:r>
@@ -379,51 +379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Esteban Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Lakhrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain/emma-Rose Bigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 82 (1), pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -451,144 +451,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art queer de ne pas réussir</w:t>
+                <w:t xml:space="preserve">TransMatérialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Halberstam</w:t>
+                <w:t xml:space="preserve">Karen Barad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Labar</w:t>
+                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain/emma-Rose Bigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 82 (1), pp.205-213. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 82 (1), pp.184-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.082.0205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mult.082.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270809v1</w:t>
+                <w:t xml:space="preserve">hal-03270786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser l'Anarchie: théories et pratiques anarchistes dans le Judson Dance Theater, Grand Union et le Contact Improvisation</w:t>
               </w:r>
@@ -1980,169 +1980,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage du mouvement : une philosophie des gestes avec le contact improvisation</w:t>
+                <w:t xml:space="preserve">Le partage du mouvement. Une philosophie des gestes avec le Contact Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philosophie. Université Paris sciences et lettres, 2017. Français. </w:t>
+              <w:t xml:space="preserve">Philosophie. PSL Research University, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2017PSLEE083⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03891064v1</w:t>
+                <w:t xml:space="preserve">tel-02440180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage du mouvement. Une philosophie des gestes avec le Contact Improvisation</w:t>
+                <w:t xml:space="preserve">Le partage du mouvement : une philosophie des gestes avec le contact improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philosophie. PSL Research University, 2017. Français. </w:t>
+              <w:t xml:space="preserve">Philosophie. Université Paris sciences et lettres, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2017PSLEE083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02440180v1</w:t>
+                <w:t xml:space="preserve">tel-03891064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2297,51 +2297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Big&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain/emma-Rose Big&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lakhrissi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Halberstam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0205" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Big&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266089064&gt;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Parkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.2998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440224v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Quashie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.072.0146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Himberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Buchkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs8020023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2036-1599/6623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Gioffredi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.035.0024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.852" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Godard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pourunatlasdesfigures.net/element/note-sur-le-concept-de-geste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museedeladanse.org/fr.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03891064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02440180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Big&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Halberstam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain/emma-Rose Big&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Pons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lakhrissi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Big&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266089064&gt;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Parkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.2998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440224v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Quashie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.072.0146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Himberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Buchkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs8020023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2036-1599/6623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Gioffredi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.035.0024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.852" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Godard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pourunatlasdesfigures.net/element/note-sur-le-concept-de-geste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museedeladanse.org/fr.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02440180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03891064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>