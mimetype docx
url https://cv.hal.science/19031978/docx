--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -321,602 +321,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeostasis of extracellular ATP in uninfected RBCs from a Plasmodium falciparum culture and derived microparticles</w:t>
+                <w:t xml:space="preserve">Phagocytosis of Erythrocytes from Gaucher Patients Induces Phenotypic Modifications in Macrophages, Driving Them toward Gaucher Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora L Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+                <w:t xml:space="preserve">Lucie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
+                <w:t xml:space="preserve">Margaux Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gamain</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bourdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Lapouméroulie</w:t>
+                <w:t xml:space="preserve">Michaël Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331833v1</w:t>
+                <w:t xml:space="preserve">hal-05357251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMFPs, a versatile therapeutic tool for redirecting a preexisting Epstein-Barr virus antibody response toward defined target cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan E Rainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béré K Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara-Eva Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (6), pp.eabl4363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abl4363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagocytosis of Erythrocytes from Gaucher Patients Induces Phenotypic Modifications in Macrophages, Driving Them toward Gaucher Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Chauvet</w:t>
+                <w:t xml:space="preserve">Conception de protéines bimodulaires réorientant une réponse anticorps préexistante vers des cellules pathogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourdelier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Dussiot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gamain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23147640⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (11), pp.873-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357251v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de protéines bimodulaires réorientant une réponse anticorps préexistante vers des cellules pathogéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homeostasis of extracellular ATP in uninfected RBCs from a Plasmodium falciparum culture and derived microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Viatte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Lapouméroulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (11), pp.873-877. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1864, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880146v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VAR2CSA-Mediated Host Defense Evasion of Plasmodium falciparum Infected Erythrocytes in Placental Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and Insights Toward an Effective Placental Malaria Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1489,295 +1489,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-selection of the VAR2CSA DBL1-2 expressed in E. coli as a lead antigen for placental malaria vaccine development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Dechavanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anand Srivastava</w:t>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-018-0064-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323193v1</w:t>
+                <w:t xml:space="preserve">hal-01926983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">Down-selection of the VAR2CSA DBL1-2 expressed in E. coli as a lead antigen for placental malaria vaccine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Célia Dechavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dechavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-018-0064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926983v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical development of placental malaria vaccines and immunoassays harmonization: a workshop report</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azizath Moussiliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pstrąg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.493. </w:t>
@@ -2389,51 +2389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1BEDB1C"/>
+    <w:nsid w:val="5530EE62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2620,51 +2620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/19031978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-4382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27337642X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264815v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomlinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03573011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan E Rainey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; K Diallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Eva Paquereau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl4363" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.624126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Viebig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.634508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161802v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon B Sirima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou T Konate" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30739-X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ginisty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dechavanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Srivastava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53334-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0064-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01367962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten A. Nielsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hundt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia D 'Alessio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1527-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nunes-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pstr&#261;g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1008-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeshita Dastidar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Dayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Holland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin-Semblat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi S Vembar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Claes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/19031978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-4382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27337642X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264815v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomlinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussiot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03573011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan E Rainey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; K Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Eva Paquereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl4363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.624126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Viebig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.634508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161802v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon B Sirima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou T Konate" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30739-X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ginisty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dechavanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Srivastava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53334-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0064-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01367962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten A. Nielsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hundt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia D 'Alessio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1527-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nunes-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pstr&#261;g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1008-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeshita Dastidar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Dayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Holland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin-Semblat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi S Vembar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Claes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>