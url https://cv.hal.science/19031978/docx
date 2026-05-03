--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -321,602 +321,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagocytosis of Erythrocytes from Gaucher Patients Induces Phenotypic Modifications in Macrophages, Driving Them toward Gaucher Cells</w:t>
+                <w:t xml:space="preserve">Homeostasis of extracellular ATP in uninfected RBCs from a Plasmodium falciparum culture and derived microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dupuis</w:t>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Chauvet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourdelier</w:t>
+                <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Dussiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
+                <w:t xml:space="preserve">Claudine Lapouméroulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23147640⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357251v1</w:t>
+                <w:t xml:space="preserve">hal-05331833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMFPs, a versatile therapeutic tool for redirecting a preexisting Epstein-Barr virus antibody response toward defined target cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gamain</w:t>
+                <w:t xml:space="preserve">Nathan E Rainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Brousse</w:t>
+                <w:t xml:space="preserve">Béré K Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara-Eva Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (6), pp.eabl4363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abl4363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de protéines bimodulaires réorientant une réponse anticorps préexistante vers des cellules pathogéniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+                <w:t xml:space="preserve">Phagocytosis of Erythrocytes from Gaucher Patients Induces Phenotypic Modifications in Macrophages, Driving Them toward Gaucher Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bourdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Viatte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022135⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880146v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeostasis of extracellular ATP in uninfected RBCs from a Plasmodium falciparum culture and derived microparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de protéines bimodulaires réorientant une réponse anticorps préexistante vers des cellules pathogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1864, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (11), pp.873-877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331833v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VAR2CSA-Mediated Host Defense Evasion of Plasmodium falciparum Infected Erythrocytes in Placental Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and Insights Toward an Effective Placental Malaria Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1489,295 +1489,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Down-selection of the VAR2CSA DBL1-2 expressed in E. coli as a lead antigen for placental malaria vaccine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Célia Dechavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dechavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-018-0064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926983v1</w:t>
+                <w:t xml:space="preserve">hal-02323193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-selection of the VAR2CSA DBL1-2 expressed in E. coli as a lead antigen for placental malaria vaccine development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
+                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Dechavanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anand Srivastava</w:t>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-018-0064-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323193v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical development of placental malaria vaccines and immunoassays harmonization: a workshop report</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azizath Moussiliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pstrąg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.493. </w:t>
@@ -2389,51 +2389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5530EE62"/>
+    <w:nsid w:val="5BCA45AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2620,51 +2620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/19031978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-4382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27337642X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264815v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomlinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussiot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03573011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan E Rainey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; K Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Eva Paquereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl4363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.624126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Viebig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.634508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161802v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon B Sirima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou T Konate" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30739-X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ginisty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dechavanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Srivastava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53334-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0064-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01367962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten A. Nielsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hundt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia D 'Alessio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1527-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nunes-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pstr&#261;g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1008-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeshita Dastidar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Dayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Holland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin-Semblat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi S Vembar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Claes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/19031978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-4382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27337642X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264815v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomlinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03573011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan E Rainey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; K Diallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Eva Paquereau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl4363" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.624126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Viebig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.634508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161802v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon B Sirima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou T Konate" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30739-X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ginisty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dechavanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Srivastava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53334-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0064-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01367962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten A. Nielsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hundt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia D 'Alessio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1527-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nunes-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pstr&#261;g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1008-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeshita Dastidar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Dayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Holland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin-Semblat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi S Vembar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Claes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>