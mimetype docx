--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -321,602 +321,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeostasis of extracellular ATP in uninfected RBCs from a Plasmodium falciparum culture and derived microparticles</w:t>
+                <w:t xml:space="preserve">Phagocytosis of Erythrocytes from Gaucher Patients Induces Phenotypic Modifications in Macrophages, Driving Them toward Gaucher Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora L Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+                <w:t xml:space="preserve">Lucie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
+                <w:t xml:space="preserve">Margaux Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gamain</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bourdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Lapouméroulie</w:t>
+                <w:t xml:space="preserve">Michaël Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331833v1</w:t>
+                <w:t xml:space="preserve">hal-05357251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMFPs, a versatile therapeutic tool for redirecting a preexisting Epstein-Barr virus antibody response toward defined target cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan E Rainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béré K Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara-Eva Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (6), pp.eabl4363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abl4363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagocytosis of Erythrocytes from Gaucher Patients Induces Phenotypic Modifications in Macrophages, Driving Them toward Gaucher Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Chauvet</w:t>
+                <w:t xml:space="preserve">Conception de protéines bimodulaires réorientant une réponse anticorps préexistante vers des cellules pathogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourdelier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Dussiot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gamain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23147640⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (11), pp.873-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357251v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de protéines bimodulaires réorientant une réponse anticorps préexistante vers des cellules pathogéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homeostasis of extracellular ATP in uninfected RBCs from a Plasmodium falciparum culture and derived microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Viatte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Lapouméroulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (11), pp.873-877. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1864, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880146v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VAR2CSA-Mediated Host Defense Evasion of Plasmodium falciparum Infected Erythrocytes in Placental Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and Insights Toward an Effective Placental Malaria Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1489,295 +1489,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-selection of the VAR2CSA DBL1-2 expressed in E. coli as a lead antigen for placental malaria vaccine development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Dechavanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anand Srivastava</w:t>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-018-0064-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323193v1</w:t>
+                <w:t xml:space="preserve">hal-01926983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">Down-selection of the VAR2CSA DBL1-2 expressed in E. coli as a lead antigen for placental malaria vaccine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Célia Dechavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dechavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-018-0064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926983v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical development of placental malaria vaccines and immunoassays harmonization: a workshop report</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azizath Moussiliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pstrąg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.493. </w:t>
@@ -2025,295 +2025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01254134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Plasmodium falciparum protein kinase CK2 in the chromatin assembly pathway.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PfAlbas constitute a new eukaryotic DNA/RNA-binding protein family in malaria parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eeshita Dastidar</w:t>
+                <w:t xml:space="preserve">Shruthi S Vembar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Dayer</w:t>
+                <w:t xml:space="preserve">Loïc Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Holland</w:t>
+                <w:t xml:space="preserve">José Juan Lopez-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dorin-Semblat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Claes</w:t>
+                <w:t xml:space="preserve">Aurelie Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-5⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40(7), pp.3066-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00677275v1</w:t>
+                <w:t xml:space="preserve">hal-01101391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PfAlbas constitute a new eukaryotic DNA/RNA-binding protein family in malaria parasites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+                <w:t xml:space="preserve">Involvement of Plasmodium falciparum protein kinase CK2 in the chromatin assembly pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eeshita Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruthi S Vembar</w:t>
+                <w:t xml:space="preserve">Guillem Dayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rivière</w:t>
+                <w:t xml:space="preserve">Zoe Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Juan Lopez-Rubio</w:t>
+                <w:t xml:space="preserve">Dominique Dorin-Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Claes</w:t>
+                <w:t xml:space="preserve">Aurélie Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40(7), pp.3066-77. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101391v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00677275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2389,51 +2389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BCA45AA"/>
+    <w:nsid w:val="97B93983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2620,51 +2620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/19031978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-4382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27337642X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264815v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomlinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03573011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan E Rainey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; K Diallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Eva Paquereau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl4363" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.624126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Viebig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.634508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161802v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon B Sirima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou T Konate" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30739-X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ginisty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dechavanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Srivastava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53334-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0064-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01367962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten A. Nielsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hundt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia D 'Alessio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1527-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nunes-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pstr&#261;g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1008-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeshita Dastidar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Dayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Holland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin-Semblat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi S Vembar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Claes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/19031978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-4382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27337642X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264815v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomlinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussiot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03573011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan E Rainey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; K Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Eva Paquereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl4363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.624126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03212013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Viebig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.634508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161802v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon B Sirima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou T Konate" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30739-X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ginisty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dechavanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Srivastava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53334-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0064-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01367962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten A. Nielsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hundt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia D 'Alessio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1527-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nunes-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pstr&#261;g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1008-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi S Vembar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Claes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeshita Dastidar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Dayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Holland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin-Semblat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>