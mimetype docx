--- v0 (2026-03-10)
+++ v1 (2026-05-06)
@@ -1082,295 +1082,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût du programme d’éducation thérapeutique « Mieux manger, mieux bouger à l’aide de l’éducation nutritionnelle » chez les patientes atteintes d’un cancer du sein</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam El Khal</w:t>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Carretier</w:t>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Touillaud</w:t>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Hureau</w:t>
+                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.07.003⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp. 2829-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03428053v1</w:t>
+                <w:t xml:space="preserve">halshs-02378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Coût du programme d’éducation thérapeutique « Mieux manger, mieux bouger à l’aide de l’éducation nutritionnelle » chez les patientes atteintes d’un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam El Khal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+                <w:t xml:space="preserve">Magalie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp. 2829-2842. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (12), pp.1252-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378666v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03428053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’évolution du profil d’activité quotidienne sur la qualité de vie chez des femmes atteintes de cancers du sein : analyse exploratoire secondaire des données de l’étude PASAPAS</w:t>
               </w:r>
@@ -1382,64 +1382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1624,77 +1624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of an exercise and nutritional intervention for weight management during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,269 +2124,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers et environnement : explorer les comportements de recherche et les sources d’information des personnes atteintes et non atteintes d’un cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Genton</w:t>
+                <w:t xml:space="preserve">Cancer du sein : place de l’exercice physique pendant les traitements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (46), pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01420959v1</w:t>
+                <w:t xml:space="preserve">hal-01578317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer du sein : place de l’exercice physique pendant les traitements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Meyrand</w:t>
+                <w:t xml:space="preserve">Cancers et environnement : explorer les comportements de recherche et les sources d’information des personnes atteintes et non atteintes d’un cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp. 165-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578317v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t>
               </w:r>
@@ -2610,90 +2610,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterioration of Physical Activity Level and Metabolic Risk Factors After Early-Stage Breast Cancer Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourne-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2744,64 +2744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a randomised controlled trial of adapted physical activity during adjuvant treatment for localised breast cancer: the PASAPAS feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina S. Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,342 +3543,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge du risque de surpoids et d'obésité chez des femmes atteintes d’un cancer du sein : exemple d’un programme nutritionnel d'éducation thérapeutique du patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+                <w:t xml:space="preserve">Quelles sont les perceptions individuelles des risques de cancers liés à l’environnement ? Quelle est leur influence sur les comportements de santé adoptés ? Croisements entre personnes sans et avec antécédent(s) de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Baudinet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe journées Francophones en Activités Physiques Adaptées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFAPA, May 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Communication in Health Care, Regroupement francophone de la EACH, Heidelberg, 6-10 septembre 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497266v1</w:t>
+                <w:t xml:space="preserve">halshs-01420973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les perceptions individuelles des risques de cancers liés à l’environnement ? Quelle est leur influence sur les comportements de santé adoptés ? Croisements entre personnes sans et avec antécédent(s) de cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Carretier</w:t>
+                <w:t xml:space="preserve">Prise en charge du risque de surpoids et d'obésité chez des femmes atteintes d’un cancer du sein : exemple d’un programme nutritionnel d'éducation thérapeutique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Baudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mottard-Goerens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amiram Gafni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Belladame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Communication in Health Care, Regroupement francophone de la EACH, Heidelberg, 6-10 septembre 2016 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">XVIIIe journées Francophones en Activités Physiques Adaptées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAPA, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420973v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effectiveness analysis of a 6-month physical activity program versus usual dietary care during adjuvant chemotherapy in breast cancer: An economic evaluation of the PASAPAS trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina S. Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3920,77 +3920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les perceptions individuelles des risques de cancers liés à l’environnement ? Quelle est leur influence sur les comportements de santé adoptés ? Croisements entre personnes sans et avec antécédent(s) de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,90 +4028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements de recherche et sources d’information sur le cancer et les liens entre cancer et environnement : Croisements entre personnes sans et avec antécédent(s) de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,342 +4143,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût d’un programme supervisé d’activité physique adaptée pendant les traitements adjuvants du cancer du sein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of health risk factors through an adapted physical activity program in patients with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.M. Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe journées Francophones en Activités Physiques Adaptées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Congress of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER, May 2014, Marseille, France. pp.e371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497289v1</w:t>
+                <w:t xml:space="preserve">hal-04497144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of health risk factors through an adapted physical activity program in patients with breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Coût d’un programme supervisé d’activité physique adaptée pendant les traitements adjuvants du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cedric Baudinet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Congress of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIIe journées Francophones en Activités Physiques Adaptées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAPA, Nov 2014, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497144v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les perceptions individuelles des risques de cancer liés à l'environnement ? Une proposition d'analyse en population générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4529,90 +4529,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge nutritionnelle lors du traitement initial du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Eurocancer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurocancer, Jun 2012, Paris, France</w:t>
@@ -4641,103 +4641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme PASAPAS : résultats préliminaires d’une étude nutritionnelle contrôlée randomisée au Centre de Lutte Contre le Cancer Léon Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe journées d’Etudes Francophones en Activités Physiques Adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAPA, Mar 2012, Orsay, France</w:t>
@@ -4766,103 +4766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique chez des patientes traitées pour un cancer du sein : évolution avant, pendant et après leur prise en charge dans un programme d’activité physique adaptée concomitant au traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée NACRe-INCa « Nutrition et cancer (avant, pendant et après) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NACRe INCa, Nov 2012, Boulogne-Billancourt, France</w:t>
@@ -4891,90 +4891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la poursuite et du niveau d’activité physique après un programme d’activité physique adaptée chez des femmes atteintes d’un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5016,103 +5016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted physical activity and healthy diet in breast cancer patients: A French pilot study in a comprehensive cancer center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium of Adapted Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAPA, Jul 2011, Paris, France</w:t>
@@ -5141,103 +5141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme pour une Alimentation Saine et une Activité Physique Adaptée pour les patientes atteintes d’un cancer du Sein (PASAPAS) : une étude contrôlée randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2011, Rennes, France</w:t>
@@ -5419,90 +5419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’un programme d’éducation thérapeutique du patient en nutrition et activité physique pour la prise en charge du risque de surpoids et d’obésité chez des femmes atteintes d’un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mottard-Goerens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5544,103 +5544,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du poids, de la composition corporelle et du profil lipidique après un programme d’activité physique adaptée de 6 mois pendant les traitements adjuvants du cancer du sein localisé : Une étude contrôlée randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Touillaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international sur la recherche interventionnelle non médicamenteuse (iCEPS) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -5669,90 +5669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détérioration du niveau d’activité physique et facteurs de risques métaboliques après un diagnostic de cancer du sein de stade précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourne-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5794,103 +5794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the nutritional status and physical activity level in French breast cancer patients starting chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRF International and IASO: Obesity, Physical Activity and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom</w:t>
@@ -5919,103 +5919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity level and nutritional modifications in French breast cancer patients starting chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Nutrition and cancer Hot topics from biology to public health issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
@@ -6038,401 +6038,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional management of patients treated for breast cancer in a comprehensive cancer center: experience of an adapted physical activity program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Overweight, obesity and weight gain during chemotherapy for localized breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gargi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès international de l’European Society of Clinical Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. Clinical Nutrition Supplements, 7 (1), p83, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70196-5⟩</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70197-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497222v1</w:t>
+                <w:t xml:space="preserve">hal-04497224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight, obesity and weight gain during chemotherapy for localized breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Nutritional management of patients treated for breast cancer in a comprehensive cancer center: experience of an adapted physical activity program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès international de l’European Society of Clinical Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. Clinical Nutrition Supplements, 7 (1), p83, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70197-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70196-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497224v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy diet and adequate physical activity for women treated with adjuvant chemotherapy for non-metastatic breast cancer and at risk of being overweight or obese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for the Study of Obesity (IASO) Hot Topic Conference Cancer &amp; Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Valencia (Espagne), Spain</w:t>
@@ -6866,51 +6866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.10.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Altea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.04.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Daumer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2022.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-B&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2021.0044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kliemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cattey-Javouhey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113685" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Terrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Orezzoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Boyle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01578317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourne-Branchu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NCC.0000000000000187" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-003855" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brusco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Leichtnam-Dugarin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;chelette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauchy Sarah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsico Giovanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottard-Goerens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belladame" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Foucaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1356" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497222v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70196-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WJV20C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bajard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gargi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70197-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD4N5ZS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10169" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.10.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Altea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.04.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Daumer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2022.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-B&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2021.0044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kliemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cattey-Javouhey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113685" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Terrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Orezzoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Boyle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01578317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.03.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourne-Branchu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NCC.0000000000000187" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-003855" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brusco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Leichtnam-Dugarin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;chelette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauchy Sarah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsico Giovanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottard-Goerens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belladame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Foucaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bajard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gargi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70197-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD4N5ZS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70196-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WJV20C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10169" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>