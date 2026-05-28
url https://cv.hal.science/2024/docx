--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -814,295 +814,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Study to Assess the Impact of a Lifestyle Intervention during Colorectal Cancer Screening in France</w:t>
+                <w:t xml:space="preserve">Faciliter et soutenir le retour au travail après un cancer du sein : partenariat chercheurs-acteurs dans un processus de modélisation d'une intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kliemann</w:t>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Perol</w:t>
+                <w:t xml:space="preserve">Laure Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cattey-Javouhey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13113685⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975921993358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809601v1</w:t>
+                <w:t xml:space="preserve">hal-03773235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter et soutenir le retour au travail après un cancer du sein : partenariat chercheurs-acteurs dans un processus de modélisation d'une intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility Study to Assess the Impact of a Lifestyle Intervention during Colorectal Cancer Screening in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+                <w:t xml:space="preserve">Nathalie Kliemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Rouat</w:t>
+                <w:t xml:space="preserve">Olivia Perol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guittard</w:t>
+                <w:t xml:space="preserve">Anne Cattey-Javouhey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Carretier</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.15-23. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.3685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975921993358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13113685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773235v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
               </w:r>
@@ -1996,90 +1996,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a return to work intervention for breast cancer survivors with the Intervention Mapping protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4510,527 +4510,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00946559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge nutritionnelle lors du traitement initial du cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+                <w:t xml:space="preserve">Activité physique chez des patientes traitées pour un cancer du sein : évolution avant, pendant et après leur prise en charge dans un programme d’activité physique adaptée concomitant au traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Baudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Eurocancer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurocancer, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée NACRe-INCa « Nutrition et cancer (avant, pendant et après) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NACRe INCa, Nov 2012, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497158v1</w:t>
+                <w:t xml:space="preserve">hal-04497293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PASAPAS : résultats préliminaires d’une étude nutritionnelle contrôlée randomisée au Centre de Lutte Contre le Cancer Léon Bérard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la poursuite et du niveau d’activité physique après un programme d’activité physique adaptée chez des femmes atteintes d’un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Baudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe journées d’Etudes Francophones en Activités Physiques Adaptées</w:t>
+              <w:t xml:space="preserve">XVIe Journées d’Etudes Francophones en Activités Physiques Adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAPA, Mar 2012, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497296v1</w:t>
+                <w:t xml:space="preserve">hal-04497299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique chez des patientes traitées pour un cancer du sein : évolution avant, pendant et après leur prise en charge dans un programme d’activité physique adaptée concomitant au traitement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Baudinet</w:t>
+                <w:t xml:space="preserve">Prise en charge nutritionnelle lors du traitement initial du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe-INCa « Nutrition et cancer (avant, pendant et après) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NACRe INCa, Nov 2012, Boulogne-Billancourt, France</w:t>
+              <w:t xml:space="preserve">25th Eurocancer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurocancer, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497293v1</w:t>
+                <w:t xml:space="preserve">hal-04497158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la poursuite et du niveau d’activité physique après un programme d’activité physique adaptée chez des femmes atteintes d’un cancer du sein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Baudinet</w:t>
+                <w:t xml:space="preserve">Programme PASAPAS : résultats préliminaires d’une étude nutritionnelle contrôlée randomisée au Centre de Lutte Contre le Cancer Léon Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Journées d’Etudes Francophones en Activités Physiques Adaptées</w:t>
+              <w:t xml:space="preserve">XVIe journées d’Etudes Francophones en Activités Physiques Adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAPA, Mar 2012, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497299v1</w:t>
+                <w:t xml:space="preserve">hal-04497296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted physical activity and healthy diet in breast cancer patients: A French pilot study in a comprehensive cancer center</w:t>
               </w:r>
@@ -5788,51 +5788,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the nutritional status and physical activity level in French breast cancer patients starting chemotherapy</w:t>
+                <w:t xml:space="preserve">Physical activity level and nutritional modifications in French breast cancer patients starting chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
@@ -5867,97 +5867,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRF International and IASO: Obesity, Physical Activity and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International symposium on Nutrition and cancer Hot topics from biology to public health issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497219v1</w:t>
+                <w:t xml:space="preserve">hal-04497215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level and nutritional modifications in French breast cancer patients starting chemotherapy</w:t>
+                <w:t xml:space="preserve">Modification of the nutritional status and physical activity level in French breast cancer patients starting chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
@@ -5992,73 +5992,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Nutrition and cancer Hot topics from biology to public health issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">WCRF International and IASO: Obesity, Physical Activity and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497215v1</w:t>
+                <w:t xml:space="preserve">hal-04497219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overweight, obesity and weight gain during chemotherapy for localized breast cancer</w:t>
               </w:r>
@@ -6866,51 +6866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.10.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Altea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.04.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Daumer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2022.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-B&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2021.0044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kliemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cattey-Javouhey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113685" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Terrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Orezzoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Boyle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01578317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.03.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourne-Branchu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NCC.0000000000000187" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-003855" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brusco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Leichtnam-Dugarin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;chelette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauchy Sarah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsico Giovanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottard-Goerens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belladame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Foucaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bajard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gargi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70197-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD4N5ZS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70196-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WJV20C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10169" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.10.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Altea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.04.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Daumer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2022.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-B&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2021.0044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kliemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cattey-Javouhey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113685" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Terrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Orezzoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Boyle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01578317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.03.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourne-Branchu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NCC.0000000000000187" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-003855" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brusco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Leichtnam-Dugarin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;chelette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauchy Sarah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsico Giovanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottard-Goerens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belladame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Foucaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497293v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bajard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gargi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70197-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD4N5ZS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70196-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WJV20C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10169" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>