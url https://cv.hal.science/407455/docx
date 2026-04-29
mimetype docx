--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -1326,248 +1326,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic panels with MIDAS covariates: Nonlinearity, estimation and fit</w:t>
+                <w:t xml:space="preserve">Does public debt secure social peace? A diversionary theory of public debt management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Khalaf</w:t>
+                <w:t xml:space="preserve">Maxime Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maral Kichian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Saunders</w:t>
+                <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Econometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeconom.2020.04.015⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.475-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-021-01332-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528880v1</w:t>
+                <w:t xml:space="preserve">hal-03528847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does public debt secure social peace? A diversionary theory of public debt management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic panels with MIDAS covariates: Nonlinearity, estimation and fit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Menuet</w:t>
+                <w:t xml:space="preserve">Maral Kichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Villieu</w:t>
+                <w:t xml:space="preserve">Charles Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (3), pp.475-501. </w:t>
+              <w:t xml:space="preserve">Journal of Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220 (2), pp.589-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-021-01332-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeconom.2020.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528847v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the determinants of employment duration vary across employment spells?</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2431,499 +2431,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tail Risk in a Retail Payments System</w:t>
+                <w:t xml:space="preserve">Short-Term and Long-Term Margins of International Trade: Evidence from the Canada-Chile Free Trade Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Sabetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Voia</w:t>
+                <w:t xml:space="preserve">Zhiqiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Cristian Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers of Economics in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.93-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573058v1</w:t>
+                <w:t xml:space="preserve">hal-03554381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term and Long-Term Margins of International Trade: Evidence from the Canada-Chile Free Trade Agreement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Cristian Voia</w:t>
+                <w:t xml:space="preserve">Tail Risk in a Retail Payments System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Sabetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacho-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Petrunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Economics in China</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238 (3-4), pp.353-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jbnst-2018-0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554381v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed proportional hazard models with continuous finite mixture unobserved heterogeneity: an application to Canadian firm survival</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Voia</w:t>
+                <w:t xml:space="preserve">Is the Aggregate Size of Government in Canada Too Large?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stephen Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel-Cristian Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (1), pp.81-94. </w:t>
+              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (4), pp.723-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asmb.2225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1628/093245617X14860182052097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532476v1</w:t>
+                <w:t xml:space="preserve">hal-03529902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Aggregate Size of Government in Canada Too Large?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel-Cristian Voia</w:t>
+                <w:t xml:space="preserve">Panel Cointegration Estimates of the Effect of Interest Rates, Capital Goods Prices, and Taxes on the Capital Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huntley Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1628/093245617X14860182052097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.972708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529902v1</w:t>
+                <w:t xml:space="preserve">hal-03532961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel Cointegration Estimates of the Effect of Interest Rates, Capital Goods Prices, and Taxes on the Capital Stock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huntley Schaller</w:t>
+                <w:t xml:space="preserve">Mixed proportional hazard models with continuous finite mixture unobserved heterogeneity: an application to Canadian firm survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53, pp.235-250. </w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.81-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.972708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532961v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry shutdown rates and permanent layoffs: evidence from firm-worker matched data</w:t>
               </w:r>
@@ -2935,51 +2935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Ostrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Petrunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3526,235 +3526,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration Dependence in Housing Price Market: A Metro Level Test in United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Shajarizadeh</w:t>
+                <w:t xml:space="preserve">A nonparametric analysis of firm size, leverage and labour productivity distribution dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacho-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Petrunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/am.2014.519278⟩</w:t>
+              <w:t xml:space="preserve">Empirical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.337-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00181-014-0807-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926612v1</w:t>
+                <w:t xml:space="preserve">hal-04926608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonparametric analysis of firm size, leverage and labour productivity distribution dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Petrunia</w:t>
+                <w:t xml:space="preserve">Duration Dependence in Housing Price Market: A Metro Level Test in United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Shajarizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (1), pp.337-360. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05 (19), pp.2935-2944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00181-014-0807-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/am.2014.519278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926608v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Kuznets Curve: Tipping Points, Uncertainty and Weak Identification</w:t>
               </w:r>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3961,51 +3961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-sample Resampling-based Combined Hypothesis Tests, with Applications to Serial Correlation and Predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,51 +4065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of new firms: The role of startup financial conditions, industry and aggregate factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Petrunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4260,64 +4260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Principal Component Analysis of Density Families With Categorical and Continuous Data on Canadian Entrant Manufacturing Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacho-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Petrunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,51 +4377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial Financial Conditions, Unobserved Heterogeneity and the Survival of Nascent Canadian Manufacturing Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Petrunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE IMPACT OF INITIAL FINANCIAL STATE ON FIRM DURATION ACROSS ENTRY COHORTS *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Petrunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5079,51 +5079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Difference-in-Difference Treatment Effect Estimation: A Distributional Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacho-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Voia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,51 +5339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Linger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyang-Dorje Bhutia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pin&#231;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel-Cristian Voia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2025.1.210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stephen Ferris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifae007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Strathearn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Voia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2024-0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04788115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Balutel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Engert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huynh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04328300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharatee Bhusana Dash" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephen Ferris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-022-01035-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Felt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradon Nicholls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2166667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04327807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10527001.2023.2168587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04923055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.238.0021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathonnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03676061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2022.102313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihailo Radoman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03528880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khalaf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Kichian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saunders" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconom.2020.04.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03528847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01332-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03676565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ignaczak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raffestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1972084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03533212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cristian Voia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2021.1886788" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03528934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1853670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03539222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068818793659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03529693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Ci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Laing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Worswick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03528952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rfe.1056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03539386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Thinh Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11146-017-9642-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03549991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Chu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.134.0079" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03537536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gubhinder Kundhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47302/jsr.2018520205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Sabetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacho-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Petrunia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbnst-2018-0024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03554381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03532476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2225" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03529902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245617X14860182052097" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03532961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huntley Schaller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.972708" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ostrovsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40172-017-0057-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2017.17" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03534755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Amadou Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.12169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84PX2DXP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Galdo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40173-015-0035-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.04.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shajarizadeh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2014.519278" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-014-0807-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gavin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9767-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-014-0851-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.858164" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2012.03.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926629v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Dehejia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1948-1837.1167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.ap10111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.1565" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9914.2010.00512.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2010.02.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2010.00429.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03562713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kavand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68678-3_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0731-9053(2011)000027a012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Linger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyang-Dorje Bhutia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pin&#231;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel-Cristian Voia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2025.1.210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stephen Ferris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifae007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Strathearn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Voia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2024-0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04788115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Balutel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Engert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huynh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04328300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharatee Bhusana Dash" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephen Ferris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-022-01035-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Felt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradon Nicholls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2166667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04327807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10527001.2023.2168587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04923055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.238.0021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathonnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03676061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2022.102313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihailo Radoman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03528847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01332-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03528880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khalaf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Kichian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saunders" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconom.2020.04.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03676565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ignaczak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raffestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1972084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03533212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cristian Voia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2021.1886788" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03528934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1853670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03539222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068818793659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03529693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Ci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Laing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Worswick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03528952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rfe.1056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03539386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Thinh Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11146-017-9642-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03549991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Chu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.134.0079" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03537536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gubhinder Kundhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47302/jsr.2018520205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03554381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Sabetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacho-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Petrunia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbnst-2018-0024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03529902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245617X14860182052097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03532961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huntley Schaller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.972708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03532476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ostrovsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40172-017-0057-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2017.17" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03534755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Amadou Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.12169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84PX2DXP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Galdo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40173-015-0035-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.04.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-014-0807-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shajarizadeh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2014.519278" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gavin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9767-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-014-0851-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.858164" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2012.03.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926629v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Dehejia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1948-1837.1167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.ap10111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.1565" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9914.2010.00512.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2010.02.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2010.00429.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03562713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kavand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68678-3_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0731-9053(2011)000027a012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>